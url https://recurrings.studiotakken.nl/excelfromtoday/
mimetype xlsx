--- v0 (2026-04-23)
+++ v1 (2026-06-29)
@@ -26,1323 +26,1323 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Planner" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="429">
   <si>
     <t>Projectplanner 2026</t>
   </si>
   <si>
     <t>Projecten hier</t>
   </si>
   <si>
     <t>Start</t>
   </si>
   <si>
     <t>Finish</t>
   </si>
   <si>
+    <t>01-jun</t>
+  </si>
+  <si>
+    <t>ma</t>
+  </si>
+  <si>
+    <t>02-jun</t>
+  </si>
+  <si>
+    <t>di</t>
+  </si>
+  <si>
+    <t>03-jun</t>
+  </si>
+  <si>
+    <t>wo</t>
+  </si>
+  <si>
+    <t>04-jun</t>
+  </si>
+  <si>
+    <t>do</t>
+  </si>
+  <si>
+    <t>05-jun</t>
+  </si>
+  <si>
+    <t>vr</t>
+  </si>
+  <si>
+    <t>06-jun</t>
+  </si>
+  <si>
+    <t>za</t>
+  </si>
+  <si>
+    <t>07-jun</t>
+  </si>
+  <si>
+    <t>zo</t>
+  </si>
+  <si>
+    <t>W23</t>
+  </si>
+  <si>
+    <t>08-jun</t>
+  </si>
+  <si>
+    <t>09-jun</t>
+  </si>
+  <si>
+    <t>10-jun</t>
+  </si>
+  <si>
+    <t>11-jun</t>
+  </si>
+  <si>
+    <t>12-jun</t>
+  </si>
+  <si>
+    <t>13-jun</t>
+  </si>
+  <si>
+    <t>14-jun</t>
+  </si>
+  <si>
+    <t>W24</t>
+  </si>
+  <si>
+    <t>15-jun</t>
+  </si>
+  <si>
+    <t>16-jun</t>
+  </si>
+  <si>
+    <t>17-jun</t>
+  </si>
+  <si>
+    <t>18-jun</t>
+  </si>
+  <si>
+    <t>19-jun</t>
+  </si>
+  <si>
+    <t>20-jun</t>
+  </si>
+  <si>
+    <t>21-jun</t>
+  </si>
+  <si>
+    <t>W25</t>
+  </si>
+  <si>
+    <t>22-jun</t>
+  </si>
+  <si>
+    <t>23-jun</t>
+  </si>
+  <si>
+    <t>24-jun</t>
+  </si>
+  <si>
+    <t>25-jun</t>
+  </si>
+  <si>
+    <t>26-jun</t>
+  </si>
+  <si>
+    <t>27-jun</t>
+  </si>
+  <si>
+    <t>28-jun</t>
+  </si>
+  <si>
+    <t>W26</t>
+  </si>
+  <si>
+    <t>29-jun</t>
+  </si>
+  <si>
+    <t>30-jun</t>
+  </si>
+  <si>
+    <t>01-jul</t>
+  </si>
+  <si>
+    <t>02-jul</t>
+  </si>
+  <si>
+    <t>03-jul</t>
+  </si>
+  <si>
+    <t>04-jul</t>
+  </si>
+  <si>
+    <t>05-jul</t>
+  </si>
+  <si>
+    <t>W27</t>
+  </si>
+  <si>
+    <t>06-jul</t>
+  </si>
+  <si>
+    <t>07-jul</t>
+  </si>
+  <si>
+    <t>08-jul</t>
+  </si>
+  <si>
+    <t>09-jul</t>
+  </si>
+  <si>
+    <t>10-jul</t>
+  </si>
+  <si>
+    <t>11-jul</t>
+  </si>
+  <si>
+    <t>12-jul</t>
+  </si>
+  <si>
+    <t>W28</t>
+  </si>
+  <si>
+    <t>13-jul</t>
+  </si>
+  <si>
+    <t>14-jul</t>
+  </si>
+  <si>
+    <t>15-jul</t>
+  </si>
+  <si>
+    <t>16-jul</t>
+  </si>
+  <si>
+    <t>17-jul</t>
+  </si>
+  <si>
+    <t>18-jul</t>
+  </si>
+  <si>
+    <t>19-jul</t>
+  </si>
+  <si>
+    <t>W29</t>
+  </si>
+  <si>
+    <t>20-jul</t>
+  </si>
+  <si>
+    <t>21-jul</t>
+  </si>
+  <si>
+    <t>22-jul</t>
+  </si>
+  <si>
+    <t>23-jul</t>
+  </si>
+  <si>
+    <t>24-jul</t>
+  </si>
+  <si>
+    <t>25-jul</t>
+  </si>
+  <si>
+    <t>26-jul</t>
+  </si>
+  <si>
+    <t>W30</t>
+  </si>
+  <si>
+    <t>27-jul</t>
+  </si>
+  <si>
+    <t>28-jul</t>
+  </si>
+  <si>
+    <t>29-jul</t>
+  </si>
+  <si>
+    <t>30-jul</t>
+  </si>
+  <si>
+    <t>31-jul</t>
+  </si>
+  <si>
+    <t>01-aug</t>
+  </si>
+  <si>
+    <t>02-aug</t>
+  </si>
+  <si>
+    <t>W31</t>
+  </si>
+  <si>
+    <t>03-aug</t>
+  </si>
+  <si>
+    <t>04-aug</t>
+  </si>
+  <si>
+    <t>05-aug</t>
+  </si>
+  <si>
+    <t>06-aug</t>
+  </si>
+  <si>
+    <t>07-aug</t>
+  </si>
+  <si>
+    <t>08-aug</t>
+  </si>
+  <si>
+    <t>09-aug</t>
+  </si>
+  <si>
+    <t>W32</t>
+  </si>
+  <si>
+    <t>10-aug</t>
+  </si>
+  <si>
+    <t>11-aug</t>
+  </si>
+  <si>
+    <t>12-aug</t>
+  </si>
+  <si>
+    <t>13-aug</t>
+  </si>
+  <si>
+    <t>14-aug</t>
+  </si>
+  <si>
+    <t>15-aug</t>
+  </si>
+  <si>
+    <t>16-aug</t>
+  </si>
+  <si>
+    <t>W33</t>
+  </si>
+  <si>
+    <t>17-aug</t>
+  </si>
+  <si>
+    <t>18-aug</t>
+  </si>
+  <si>
+    <t>19-aug</t>
+  </si>
+  <si>
+    <t>20-aug</t>
+  </si>
+  <si>
+    <t>21-aug</t>
+  </si>
+  <si>
+    <t>22-aug</t>
+  </si>
+  <si>
+    <t>23-aug</t>
+  </si>
+  <si>
+    <t>W34</t>
+  </si>
+  <si>
+    <t>24-aug</t>
+  </si>
+  <si>
+    <t>25-aug</t>
+  </si>
+  <si>
+    <t>26-aug</t>
+  </si>
+  <si>
+    <t>27-aug</t>
+  </si>
+  <si>
+    <t>28-aug</t>
+  </si>
+  <si>
+    <t>29-aug</t>
+  </si>
+  <si>
+    <t>30-aug</t>
+  </si>
+  <si>
+    <t>W35</t>
+  </si>
+  <si>
+    <t>31-aug</t>
+  </si>
+  <si>
+    <t>01-sep</t>
+  </si>
+  <si>
+    <t>02-sep</t>
+  </si>
+  <si>
+    <t>03-sep</t>
+  </si>
+  <si>
+    <t>04-sep</t>
+  </si>
+  <si>
+    <t>05-sep</t>
+  </si>
+  <si>
+    <t>06-sep</t>
+  </si>
+  <si>
+    <t>W36</t>
+  </si>
+  <si>
+    <t>07-sep</t>
+  </si>
+  <si>
+    <t>08-sep</t>
+  </si>
+  <si>
+    <t>09-sep</t>
+  </si>
+  <si>
+    <t>10-sep</t>
+  </si>
+  <si>
+    <t>11-sep</t>
+  </si>
+  <si>
+    <t>12-sep</t>
+  </si>
+  <si>
+    <t>13-sep</t>
+  </si>
+  <si>
+    <t>W37</t>
+  </si>
+  <si>
+    <t>14-sep</t>
+  </si>
+  <si>
+    <t>15-sep</t>
+  </si>
+  <si>
+    <t>16-sep</t>
+  </si>
+  <si>
+    <t>17-sep</t>
+  </si>
+  <si>
+    <t>18-sep</t>
+  </si>
+  <si>
+    <t>19-sep</t>
+  </si>
+  <si>
+    <t>20-sep</t>
+  </si>
+  <si>
+    <t>W38</t>
+  </si>
+  <si>
+    <t>21-sep</t>
+  </si>
+  <si>
+    <t>22-sep</t>
+  </si>
+  <si>
+    <t>23-sep</t>
+  </si>
+  <si>
+    <t>24-sep</t>
+  </si>
+  <si>
+    <t>25-sep</t>
+  </si>
+  <si>
+    <t>26-sep</t>
+  </si>
+  <si>
+    <t>27-sep</t>
+  </si>
+  <si>
+    <t>W39</t>
+  </si>
+  <si>
+    <t>28-sep</t>
+  </si>
+  <si>
+    <t>29-sep</t>
+  </si>
+  <si>
+    <t>30-sep</t>
+  </si>
+  <si>
+    <t>01-oct</t>
+  </si>
+  <si>
+    <t>02-oct</t>
+  </si>
+  <si>
+    <t>03-oct</t>
+  </si>
+  <si>
+    <t>04-oct</t>
+  </si>
+  <si>
+    <t>W40</t>
+  </si>
+  <si>
+    <t>05-oct</t>
+  </si>
+  <si>
+    <t>06-oct</t>
+  </si>
+  <si>
+    <t>07-oct</t>
+  </si>
+  <si>
+    <t>08-oct</t>
+  </si>
+  <si>
+    <t>09-oct</t>
+  </si>
+  <si>
+    <t>10-oct</t>
+  </si>
+  <si>
+    <t>11-oct</t>
+  </si>
+  <si>
+    <t>W41</t>
+  </si>
+  <si>
+    <t>12-oct</t>
+  </si>
+  <si>
+    <t>13-oct</t>
+  </si>
+  <si>
+    <t>14-oct</t>
+  </si>
+  <si>
+    <t>15-oct</t>
+  </si>
+  <si>
+    <t>16-oct</t>
+  </si>
+  <si>
+    <t>17-oct</t>
+  </si>
+  <si>
+    <t>18-oct</t>
+  </si>
+  <si>
+    <t>W42</t>
+  </si>
+  <si>
+    <t>19-oct</t>
+  </si>
+  <si>
+    <t>20-oct</t>
+  </si>
+  <si>
+    <t>21-oct</t>
+  </si>
+  <si>
+    <t>22-oct</t>
+  </si>
+  <si>
+    <t>23-oct</t>
+  </si>
+  <si>
+    <t>24-oct</t>
+  </si>
+  <si>
+    <t>25-oct</t>
+  </si>
+  <si>
+    <t>W43</t>
+  </si>
+  <si>
+    <t>26-oct</t>
+  </si>
+  <si>
+    <t>27-oct</t>
+  </si>
+  <si>
+    <t>28-oct</t>
+  </si>
+  <si>
+    <t>29-oct</t>
+  </si>
+  <si>
+    <t>30-oct</t>
+  </si>
+  <si>
+    <t>31-oct</t>
+  </si>
+  <si>
+    <t>01-nov</t>
+  </si>
+  <si>
+    <t>W44</t>
+  </si>
+  <si>
+    <t>02-nov</t>
+  </si>
+  <si>
+    <t>03-nov</t>
+  </si>
+  <si>
+    <t>04-nov</t>
+  </si>
+  <si>
+    <t>05-nov</t>
+  </si>
+  <si>
+    <t>06-nov</t>
+  </si>
+  <si>
+    <t>07-nov</t>
+  </si>
+  <si>
+    <t>08-nov</t>
+  </si>
+  <si>
+    <t>W45</t>
+  </si>
+  <si>
+    <t>09-nov</t>
+  </si>
+  <si>
+    <t>10-nov</t>
+  </si>
+  <si>
+    <t>11-nov</t>
+  </si>
+  <si>
+    <t>12-nov</t>
+  </si>
+  <si>
+    <t>13-nov</t>
+  </si>
+  <si>
+    <t>14-nov</t>
+  </si>
+  <si>
+    <t>15-nov</t>
+  </si>
+  <si>
+    <t>W46</t>
+  </si>
+  <si>
+    <t>16-nov</t>
+  </si>
+  <si>
+    <t>17-nov</t>
+  </si>
+  <si>
+    <t>18-nov</t>
+  </si>
+  <si>
+    <t>19-nov</t>
+  </si>
+  <si>
+    <t>20-nov</t>
+  </si>
+  <si>
+    <t>21-nov</t>
+  </si>
+  <si>
+    <t>22-nov</t>
+  </si>
+  <si>
+    <t>W47</t>
+  </si>
+  <si>
+    <t>23-nov</t>
+  </si>
+  <si>
+    <t>24-nov</t>
+  </si>
+  <si>
+    <t>25-nov</t>
+  </si>
+  <si>
+    <t>26-nov</t>
+  </si>
+  <si>
+    <t>27-nov</t>
+  </si>
+  <si>
+    <t>28-nov</t>
+  </si>
+  <si>
+    <t>29-nov</t>
+  </si>
+  <si>
+    <t>W48</t>
+  </si>
+  <si>
+    <t>30-nov</t>
+  </si>
+  <si>
+    <t>01-dec</t>
+  </si>
+  <si>
+    <t>02-dec</t>
+  </si>
+  <si>
+    <t>03-dec</t>
+  </si>
+  <si>
+    <t>04-dec</t>
+  </si>
+  <si>
+    <t>05-dec</t>
+  </si>
+  <si>
+    <t>06-dec</t>
+  </si>
+  <si>
+    <t>W49</t>
+  </si>
+  <si>
+    <t>07-dec</t>
+  </si>
+  <si>
+    <t>08-dec</t>
+  </si>
+  <si>
+    <t>09-dec</t>
+  </si>
+  <si>
+    <t>10-dec</t>
+  </si>
+  <si>
+    <t>11-dec</t>
+  </si>
+  <si>
+    <t>12-dec</t>
+  </si>
+  <si>
+    <t>13-dec</t>
+  </si>
+  <si>
+    <t>W50</t>
+  </si>
+  <si>
+    <t>14-dec</t>
+  </si>
+  <si>
+    <t>15-dec</t>
+  </si>
+  <si>
+    <t>16-dec</t>
+  </si>
+  <si>
+    <t>17-dec</t>
+  </si>
+  <si>
+    <t>18-dec</t>
+  </si>
+  <si>
+    <t>19-dec</t>
+  </si>
+  <si>
+    <t>20-dec</t>
+  </si>
+  <si>
+    <t>W51</t>
+  </si>
+  <si>
+    <t>21-dec</t>
+  </si>
+  <si>
+    <t>22-dec</t>
+  </si>
+  <si>
+    <t>23-dec</t>
+  </si>
+  <si>
+    <t>24-dec</t>
+  </si>
+  <si>
+    <t>25-dec</t>
+  </si>
+  <si>
+    <t>26-dec</t>
+  </si>
+  <si>
+    <t>27-dec</t>
+  </si>
+  <si>
+    <t>W52</t>
+  </si>
+  <si>
+    <t>28-dec</t>
+  </si>
+  <si>
+    <t>29-dec</t>
+  </si>
+  <si>
+    <t>30-dec</t>
+  </si>
+  <si>
+    <t>31-dec</t>
+  </si>
+  <si>
+    <t>01-jan</t>
+  </si>
+  <si>
+    <t>02-jan</t>
+  </si>
+  <si>
+    <t>03-jan</t>
+  </si>
+  <si>
+    <t>W53</t>
+  </si>
+  <si>
+    <t>04-jan</t>
+  </si>
+  <si>
+    <t>05-jan</t>
+  </si>
+  <si>
+    <t>06-jan</t>
+  </si>
+  <si>
+    <t>07-jan</t>
+  </si>
+  <si>
+    <t>08-jan</t>
+  </si>
+  <si>
+    <t>09-jan</t>
+  </si>
+  <si>
+    <t>10-jan</t>
+  </si>
+  <si>
+    <t>W01</t>
+  </si>
+  <si>
+    <t>11-jan</t>
+  </si>
+  <si>
+    <t>12-jan</t>
+  </si>
+  <si>
+    <t>13-jan</t>
+  </si>
+  <si>
+    <t>14-jan</t>
+  </si>
+  <si>
+    <t>15-jan</t>
+  </si>
+  <si>
+    <t>16-jan</t>
+  </si>
+  <si>
+    <t>17-jan</t>
+  </si>
+  <si>
+    <t>W02</t>
+  </si>
+  <si>
+    <t>18-jan</t>
+  </si>
+  <si>
+    <t>19-jan</t>
+  </si>
+  <si>
+    <t>20-jan</t>
+  </si>
+  <si>
+    <t>21-jan</t>
+  </si>
+  <si>
+    <t>22-jan</t>
+  </si>
+  <si>
+    <t>23-jan</t>
+  </si>
+  <si>
+    <t>24-jan</t>
+  </si>
+  <si>
+    <t>W03</t>
+  </si>
+  <si>
+    <t>25-jan</t>
+  </si>
+  <si>
+    <t>26-jan</t>
+  </si>
+  <si>
+    <t>27-jan</t>
+  </si>
+  <si>
+    <t>28-jan</t>
+  </si>
+  <si>
+    <t>29-jan</t>
+  </si>
+  <si>
+    <t>30-jan</t>
+  </si>
+  <si>
+    <t>31-jan</t>
+  </si>
+  <si>
+    <t>W04</t>
+  </si>
+  <si>
+    <t>01-feb</t>
+  </si>
+  <si>
+    <t>02-feb</t>
+  </si>
+  <si>
+    <t>03-feb</t>
+  </si>
+  <si>
+    <t>04-feb</t>
+  </si>
+  <si>
+    <t>05-feb</t>
+  </si>
+  <si>
+    <t>06-feb</t>
+  </si>
+  <si>
+    <t>07-feb</t>
+  </si>
+  <si>
+    <t>W05</t>
+  </si>
+  <si>
+    <t>08-feb</t>
+  </si>
+  <si>
+    <t>09-feb</t>
+  </si>
+  <si>
+    <t>10-feb</t>
+  </si>
+  <si>
+    <t>11-feb</t>
+  </si>
+  <si>
+    <t>12-feb</t>
+  </si>
+  <si>
+    <t>13-feb</t>
+  </si>
+  <si>
+    <t>14-feb</t>
+  </si>
+  <si>
+    <t>W06</t>
+  </si>
+  <si>
+    <t>15-feb</t>
+  </si>
+  <si>
+    <t>16-feb</t>
+  </si>
+  <si>
+    <t>17-feb</t>
+  </si>
+  <si>
+    <t>18-feb</t>
+  </si>
+  <si>
+    <t>19-feb</t>
+  </si>
+  <si>
+    <t>20-feb</t>
+  </si>
+  <si>
+    <t>21-feb</t>
+  </si>
+  <si>
+    <t>W07</t>
+  </si>
+  <si>
+    <t>22-feb</t>
+  </si>
+  <si>
+    <t>23-feb</t>
+  </si>
+  <si>
+    <t>24-feb</t>
+  </si>
+  <si>
+    <t>25-feb</t>
+  </si>
+  <si>
+    <t>26-feb</t>
+  </si>
+  <si>
+    <t>27-feb</t>
+  </si>
+  <si>
+    <t>28-feb</t>
+  </si>
+  <si>
+    <t>W08</t>
+  </si>
+  <si>
+    <t>01-mar</t>
+  </si>
+  <si>
+    <t>02-mar</t>
+  </si>
+  <si>
+    <t>03-mar</t>
+  </si>
+  <si>
+    <t>04-mar</t>
+  </si>
+  <si>
+    <t>05-mar</t>
+  </si>
+  <si>
+    <t>06-mar</t>
+  </si>
+  <si>
+    <t>07-mar</t>
+  </si>
+  <si>
+    <t>W09</t>
+  </si>
+  <si>
+    <t>08-mar</t>
+  </si>
+  <si>
+    <t>09-mar</t>
+  </si>
+  <si>
+    <t>10-mar</t>
+  </si>
+  <si>
+    <t>11-mar</t>
+  </si>
+  <si>
+    <t>12-mar</t>
+  </si>
+  <si>
+    <t>13-mar</t>
+  </si>
+  <si>
+    <t>14-mar</t>
+  </si>
+  <si>
+    <t>W10</t>
+  </si>
+  <si>
+    <t>15-mar</t>
+  </si>
+  <si>
+    <t>16-mar</t>
+  </si>
+  <si>
+    <t>17-mar</t>
+  </si>
+  <si>
+    <t>18-mar</t>
+  </si>
+  <si>
+    <t>19-mar</t>
+  </si>
+  <si>
+    <t>20-mar</t>
+  </si>
+  <si>
+    <t>21-mar</t>
+  </si>
+  <si>
+    <t>W11</t>
+  </si>
+  <si>
+    <t>22-mar</t>
+  </si>
+  <si>
+    <t>23-mar</t>
+  </si>
+  <si>
+    <t>24-mar</t>
+  </si>
+  <si>
+    <t>25-mar</t>
+  </si>
+  <si>
+    <t>26-mar</t>
+  </si>
+  <si>
+    <t>27-mar</t>
+  </si>
+  <si>
+    <t>28-mar</t>
+  </si>
+  <si>
+    <t>W12</t>
+  </si>
+  <si>
+    <t>29-mar</t>
+  </si>
+  <si>
+    <t>30-mar</t>
+  </si>
+  <si>
+    <t>31-mar</t>
+  </si>
+  <si>
     <t>01-apr</t>
   </si>
   <si>
-    <t>wo</t>
-[...1 lines deleted...]
-  <si>
     <t>02-apr</t>
   </si>
   <si>
-    <t>do</t>
-[...1 lines deleted...]
-  <si>
     <t>03-apr</t>
   </si>
   <si>
-    <t>vr</t>
-[...1 lines deleted...]
-  <si>
     <t>04-apr</t>
   </si>
   <si>
-    <t>za</t>
+    <t>W13</t>
   </si>
   <si>
     <t>05-apr</t>
   </si>
   <si>
-    <t>zo</t>
+    <t>06-apr</t>
+  </si>
+  <si>
+    <t>07-apr</t>
+  </si>
+  <si>
+    <t>08-apr</t>
+  </si>
+  <si>
+    <t>09-apr</t>
+  </si>
+  <si>
+    <t>10-apr</t>
+  </si>
+  <si>
+    <t>11-apr</t>
   </si>
   <si>
     <t>W14</t>
   </si>
   <si>
-    <t>06-apr</t>
-[...22 lines deleted...]
-  <si>
     <t>12-apr</t>
   </si>
   <si>
+    <t>13-apr</t>
+  </si>
+  <si>
+    <t>14-apr</t>
+  </si>
+  <si>
+    <t>15-apr</t>
+  </si>
+  <si>
+    <t>16-apr</t>
+  </si>
+  <si>
+    <t>17-apr</t>
+  </si>
+  <si>
+    <t>18-apr</t>
+  </si>
+  <si>
     <t>W15</t>
   </si>
   <si>
-    <t>13-apr</t>
-[...16 lines deleted...]
-  <si>
     <t>19-apr</t>
   </si>
   <si>
+    <t>20-apr</t>
+  </si>
+  <si>
+    <t>21-apr</t>
+  </si>
+  <si>
+    <t>22-apr</t>
+  </si>
+  <si>
+    <t>23-apr</t>
+  </si>
+  <si>
+    <t>24-apr</t>
+  </si>
+  <si>
+    <t>25-apr</t>
+  </si>
+  <si>
     <t>W16</t>
   </si>
   <si>
-    <t>20-apr</t>
-[...16 lines deleted...]
-  <si>
     <t>26-apr</t>
   </si>
   <si>
+    <t>27-apr</t>
+  </si>
+  <si>
+    <t>28-apr</t>
+  </si>
+  <si>
+    <t>29-apr</t>
+  </si>
+  <si>
+    <t>30-apr</t>
+  </si>
+  <si>
+    <t>01-may</t>
+  </si>
+  <si>
+    <t>02-may</t>
+  </si>
+  <si>
     <t>W17</t>
   </si>
   <si>
-    <t>27-apr</t>
-[...16 lines deleted...]
-  <si>
     <t>03-may</t>
   </si>
   <si>
+    <t>04-may</t>
+  </si>
+  <si>
+    <t>05-may</t>
+  </si>
+  <si>
+    <t>06-may</t>
+  </si>
+  <si>
+    <t>07-may</t>
+  </si>
+  <si>
+    <t>08-may</t>
+  </si>
+  <si>
+    <t>09-may</t>
+  </si>
+  <si>
     <t>W18</t>
   </si>
   <si>
-    <t>04-may</t>
-[...16 lines deleted...]
-  <si>
     <t>10-may</t>
   </si>
   <si>
+    <t>11-may</t>
+  </si>
+  <si>
+    <t>12-may</t>
+  </si>
+  <si>
+    <t>13-may</t>
+  </si>
+  <si>
+    <t>14-may</t>
+  </si>
+  <si>
+    <t>15-may</t>
+  </si>
+  <si>
+    <t>16-may</t>
+  </si>
+  <si>
     <t>W19</t>
   </si>
   <si>
-    <t>11-may</t>
-[...16 lines deleted...]
-  <si>
     <t>17-may</t>
   </si>
   <si>
+    <t>18-may</t>
+  </si>
+  <si>
+    <t>19-may</t>
+  </si>
+  <si>
+    <t>20-may</t>
+  </si>
+  <si>
+    <t>21-may</t>
+  </si>
+  <si>
+    <t>22-may</t>
+  </si>
+  <si>
+    <t>23-may</t>
+  </si>
+  <si>
     <t>W20</t>
   </si>
   <si>
-    <t>18-may</t>
-[...16 lines deleted...]
-  <si>
     <t>24-may</t>
   </si>
   <si>
+    <t>25-may</t>
+  </si>
+  <si>
+    <t>26-may</t>
+  </si>
+  <si>
+    <t>27-may</t>
+  </si>
+  <si>
+    <t>28-may</t>
+  </si>
+  <si>
+    <t>29-may</t>
+  </si>
+  <si>
+    <t>30-may</t>
+  </si>
+  <si>
     <t>W21</t>
   </si>
   <si>
-    <t>25-may</t>
-[...16 lines deleted...]
-  <si>
     <t>31-may</t>
   </si>
   <si>
     <t>W22</t>
-  </si>
-[...1042 lines deleted...]
-    <t>W13</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1665,2858 +1665,2858 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:NE5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="NB2" sqref="NB2"/>
+      <selection activeCell="ND2" sqref="ND2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="4" customWidth="true" style="0"/>
     <col min="5" max="5" width="4" customWidth="true" style="0"/>
     <col min="6" max="6" width="4" customWidth="true" style="0"/>
-    <col min="7" max="7" width="1" hidden="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="10" max="10" width="4" customWidth="true" style="0"/>
+    <col min="7" max="7" width="4" customWidth="true" style="0"/>
+    <col min="8" max="8" width="4" customWidth="true" style="0"/>
+    <col min="9" max="9" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4" customWidth="true" style="0"/>
     <col min="12" max="12" width="4" customWidth="true" style="0"/>
     <col min="13" max="13" width="4" customWidth="true" style="0"/>
-    <col min="14" max="14" width="1" hidden="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="17" max="17" width="4" customWidth="true" style="0"/>
+    <col min="14" max="14" width="4" customWidth="true" style="0"/>
+    <col min="15" max="15" width="4" customWidth="true" style="0"/>
+    <col min="16" max="16" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="4" customWidth="true" style="0"/>
     <col min="19" max="19" width="4" customWidth="true" style="0"/>
     <col min="20" max="20" width="4" customWidth="true" style="0"/>
-    <col min="21" max="21" width="1" hidden="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="24" max="24" width="4" customWidth="true" style="0"/>
+    <col min="21" max="21" width="4" customWidth="true" style="0"/>
+    <col min="22" max="22" width="4" customWidth="true" style="0"/>
+    <col min="23" max="23" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4" customWidth="true" style="0"/>
     <col min="26" max="26" width="4" customWidth="true" style="0"/>
     <col min="27" max="27" width="4" customWidth="true" style="0"/>
-    <col min="28" max="28" width="1" hidden="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="31" max="31" width="4" customWidth="true" style="0"/>
+    <col min="28" max="28" width="4" customWidth="true" style="0"/>
+    <col min="29" max="29" width="4" customWidth="true" style="0"/>
+    <col min="30" max="30" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="31" max="31" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="4" customWidth="true" style="0"/>
     <col min="33" max="33" width="4" customWidth="true" style="0"/>
     <col min="34" max="34" width="4" customWidth="true" style="0"/>
-    <col min="35" max="35" width="1" hidden="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="38" max="38" width="4" customWidth="true" style="0"/>
+    <col min="35" max="35" width="4" customWidth="true" style="0"/>
+    <col min="36" max="36" width="4" customWidth="true" style="0"/>
+    <col min="37" max="37" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="38" max="38" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="4" customWidth="true" style="0"/>
     <col min="40" max="40" width="4" customWidth="true" style="0"/>
     <col min="41" max="41" width="4" customWidth="true" style="0"/>
-    <col min="42" max="42" width="1" hidden="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="45" max="45" width="4" customWidth="true" style="0"/>
+    <col min="42" max="42" width="4" customWidth="true" style="0"/>
+    <col min="43" max="43" width="4" customWidth="true" style="0"/>
+    <col min="44" max="44" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="45" max="45" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4" customWidth="true" style="0"/>
     <col min="47" max="47" width="4" customWidth="true" style="0"/>
     <col min="48" max="48" width="4" customWidth="true" style="0"/>
-    <col min="49" max="49" width="1" hidden="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="52" max="52" width="4" customWidth="true" style="0"/>
+    <col min="49" max="49" width="4" customWidth="true" style="0"/>
+    <col min="50" max="50" width="4" customWidth="true" style="0"/>
+    <col min="51" max="51" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="52" max="52" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="4" customWidth="true" style="0"/>
     <col min="54" max="54" width="4" customWidth="true" style="0"/>
     <col min="55" max="55" width="4" customWidth="true" style="0"/>
-    <col min="56" max="56" width="1" hidden="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="59" max="59" width="4" customWidth="true" style="0"/>
+    <col min="56" max="56" width="4" customWidth="true" style="0"/>
+    <col min="57" max="57" width="4" customWidth="true" style="0"/>
+    <col min="58" max="58" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="59" max="59" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="4" customWidth="true" style="0"/>
     <col min="61" max="61" width="4" customWidth="true" style="0"/>
     <col min="62" max="62" width="4" customWidth="true" style="0"/>
-    <col min="63" max="63" width="1" hidden="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="66" max="66" width="4" customWidth="true" style="0"/>
+    <col min="63" max="63" width="4" customWidth="true" style="0"/>
+    <col min="64" max="64" width="4" customWidth="true" style="0"/>
+    <col min="65" max="65" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="66" max="66" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="4" customWidth="true" style="0"/>
     <col min="68" max="68" width="4" customWidth="true" style="0"/>
     <col min="69" max="69" width="4" customWidth="true" style="0"/>
-    <col min="70" max="70" width="1" hidden="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="73" max="73" width="4" customWidth="true" style="0"/>
+    <col min="70" max="70" width="4" customWidth="true" style="0"/>
+    <col min="71" max="71" width="4" customWidth="true" style="0"/>
+    <col min="72" max="72" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="73" max="73" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="4" customWidth="true" style="0"/>
     <col min="75" max="75" width="4" customWidth="true" style="0"/>
     <col min="76" max="76" width="4" customWidth="true" style="0"/>
-    <col min="77" max="77" width="1" hidden="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="80" max="80" width="4" customWidth="true" style="0"/>
+    <col min="77" max="77" width="4" customWidth="true" style="0"/>
+    <col min="78" max="78" width="4" customWidth="true" style="0"/>
+    <col min="79" max="79" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="80" max="80" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="4" customWidth="true" style="0"/>
     <col min="82" max="82" width="4" customWidth="true" style="0"/>
     <col min="83" max="83" width="4" customWidth="true" style="0"/>
-    <col min="84" max="84" width="1" hidden="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="87" max="87" width="4" customWidth="true" style="0"/>
+    <col min="84" max="84" width="4" customWidth="true" style="0"/>
+    <col min="85" max="85" width="4" customWidth="true" style="0"/>
+    <col min="86" max="86" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="87" max="87" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="88" max="88" width="4" customWidth="true" style="0"/>
     <col min="89" max="89" width="4" customWidth="true" style="0"/>
     <col min="90" max="90" width="4" customWidth="true" style="0"/>
-    <col min="91" max="91" width="1" hidden="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="94" max="94" width="4" customWidth="true" style="0"/>
+    <col min="91" max="91" width="4" customWidth="true" style="0"/>
+    <col min="92" max="92" width="4" customWidth="true" style="0"/>
+    <col min="93" max="93" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="94" max="94" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="95" max="95" width="4" customWidth="true" style="0"/>
     <col min="96" max="96" width="4" customWidth="true" style="0"/>
     <col min="97" max="97" width="4" customWidth="true" style="0"/>
-    <col min="98" max="98" width="1" hidden="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="101" max="101" width="4" customWidth="true" style="0"/>
+    <col min="98" max="98" width="4" customWidth="true" style="0"/>
+    <col min="99" max="99" width="4" customWidth="true" style="0"/>
+    <col min="100" max="100" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="101" max="101" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="102" max="102" width="4" customWidth="true" style="0"/>
     <col min="103" max="103" width="4" customWidth="true" style="0"/>
     <col min="104" max="104" width="4" customWidth="true" style="0"/>
-    <col min="105" max="105" width="1" hidden="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="108" max="108" width="4" customWidth="true" style="0"/>
+    <col min="105" max="105" width="4" customWidth="true" style="0"/>
+    <col min="106" max="106" width="4" customWidth="true" style="0"/>
+    <col min="107" max="107" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="108" max="108" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="109" max="109" width="4" customWidth="true" style="0"/>
     <col min="110" max="110" width="4" customWidth="true" style="0"/>
     <col min="111" max="111" width="4" customWidth="true" style="0"/>
-    <col min="112" max="112" width="1" hidden="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="115" max="115" width="4" customWidth="true" style="0"/>
+    <col min="112" max="112" width="4" customWidth="true" style="0"/>
+    <col min="113" max="113" width="4" customWidth="true" style="0"/>
+    <col min="114" max="114" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="115" max="115" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="116" max="116" width="4" customWidth="true" style="0"/>
     <col min="117" max="117" width="4" customWidth="true" style="0"/>
     <col min="118" max="118" width="4" customWidth="true" style="0"/>
-    <col min="119" max="119" width="1" hidden="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="122" max="122" width="4" customWidth="true" style="0"/>
+    <col min="119" max="119" width="4" customWidth="true" style="0"/>
+    <col min="120" max="120" width="4" customWidth="true" style="0"/>
+    <col min="121" max="121" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="122" max="122" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="123" max="123" width="4" customWidth="true" style="0"/>
     <col min="124" max="124" width="4" customWidth="true" style="0"/>
     <col min="125" max="125" width="4" customWidth="true" style="0"/>
-    <col min="126" max="126" width="1" hidden="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="129" max="129" width="4" customWidth="true" style="0"/>
+    <col min="126" max="126" width="4" customWidth="true" style="0"/>
+    <col min="127" max="127" width="4" customWidth="true" style="0"/>
+    <col min="128" max="128" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="129" max="129" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="130" max="130" width="4" customWidth="true" style="0"/>
     <col min="131" max="131" width="4" customWidth="true" style="0"/>
     <col min="132" max="132" width="4" customWidth="true" style="0"/>
-    <col min="133" max="133" width="1" hidden="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="136" max="136" width="4" customWidth="true" style="0"/>
+    <col min="133" max="133" width="4" customWidth="true" style="0"/>
+    <col min="134" max="134" width="4" customWidth="true" style="0"/>
+    <col min="135" max="135" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="136" max="136" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="137" max="137" width="4" customWidth="true" style="0"/>
     <col min="138" max="138" width="4" customWidth="true" style="0"/>
     <col min="139" max="139" width="4" customWidth="true" style="0"/>
-    <col min="140" max="140" width="1" hidden="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="143" max="143" width="4" customWidth="true" style="0"/>
+    <col min="140" max="140" width="4" customWidth="true" style="0"/>
+    <col min="141" max="141" width="4" customWidth="true" style="0"/>
+    <col min="142" max="142" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="143" max="143" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="144" max="144" width="4" customWidth="true" style="0"/>
     <col min="145" max="145" width="4" customWidth="true" style="0"/>
     <col min="146" max="146" width="4" customWidth="true" style="0"/>
-    <col min="147" max="147" width="1" hidden="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="150" max="150" width="4" customWidth="true" style="0"/>
+    <col min="147" max="147" width="4" customWidth="true" style="0"/>
+    <col min="148" max="148" width="4" customWidth="true" style="0"/>
+    <col min="149" max="149" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="150" max="150" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="151" max="151" width="4" customWidth="true" style="0"/>
     <col min="152" max="152" width="4" customWidth="true" style="0"/>
     <col min="153" max="153" width="4" customWidth="true" style="0"/>
-    <col min="154" max="154" width="1" hidden="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="157" max="157" width="4" customWidth="true" style="0"/>
+    <col min="154" max="154" width="4" customWidth="true" style="0"/>
+    <col min="155" max="155" width="4" customWidth="true" style="0"/>
+    <col min="156" max="156" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="157" max="157" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="158" max="158" width="4" customWidth="true" style="0"/>
     <col min="159" max="159" width="4" customWidth="true" style="0"/>
     <col min="160" max="160" width="4" customWidth="true" style="0"/>
-    <col min="161" max="161" width="1" hidden="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="164" max="164" width="4" customWidth="true" style="0"/>
+    <col min="161" max="161" width="4" customWidth="true" style="0"/>
+    <col min="162" max="162" width="4" customWidth="true" style="0"/>
+    <col min="163" max="163" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="164" max="164" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="165" max="165" width="4" customWidth="true" style="0"/>
     <col min="166" max="166" width="4" customWidth="true" style="0"/>
     <col min="167" max="167" width="4" customWidth="true" style="0"/>
-    <col min="168" max="168" width="1" hidden="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="171" max="171" width="4" customWidth="true" style="0"/>
+    <col min="168" max="168" width="4" customWidth="true" style="0"/>
+    <col min="169" max="169" width="4" customWidth="true" style="0"/>
+    <col min="170" max="170" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="171" max="171" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="172" max="172" width="4" customWidth="true" style="0"/>
     <col min="173" max="173" width="4" customWidth="true" style="0"/>
     <col min="174" max="174" width="4" customWidth="true" style="0"/>
-    <col min="175" max="175" width="1" hidden="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="178" max="178" width="4" customWidth="true" style="0"/>
+    <col min="175" max="175" width="4" customWidth="true" style="0"/>
+    <col min="176" max="176" width="4" customWidth="true" style="0"/>
+    <col min="177" max="177" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="178" max="178" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="179" max="179" width="4" customWidth="true" style="0"/>
     <col min="180" max="180" width="4" customWidth="true" style="0"/>
     <col min="181" max="181" width="4" customWidth="true" style="0"/>
-    <col min="182" max="182" width="1" hidden="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="185" max="185" width="4" customWidth="true" style="0"/>
+    <col min="182" max="182" width="4" customWidth="true" style="0"/>
+    <col min="183" max="183" width="4" customWidth="true" style="0"/>
+    <col min="184" max="184" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="185" max="185" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="186" max="186" width="4" customWidth="true" style="0"/>
     <col min="187" max="187" width="4" customWidth="true" style="0"/>
     <col min="188" max="188" width="4" customWidth="true" style="0"/>
-    <col min="189" max="189" width="1" hidden="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="192" max="192" width="4" customWidth="true" style="0"/>
+    <col min="189" max="189" width="4" customWidth="true" style="0"/>
+    <col min="190" max="190" width="4" customWidth="true" style="0"/>
+    <col min="191" max="191" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="192" max="192" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="193" max="193" width="4" customWidth="true" style="0"/>
     <col min="194" max="194" width="4" customWidth="true" style="0"/>
     <col min="195" max="195" width="4" customWidth="true" style="0"/>
-    <col min="196" max="196" width="1" hidden="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="199" max="199" width="4" customWidth="true" style="0"/>
+    <col min="196" max="196" width="4" customWidth="true" style="0"/>
+    <col min="197" max="197" width="4" customWidth="true" style="0"/>
+    <col min="198" max="198" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="199" max="199" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="200" max="200" width="4" customWidth="true" style="0"/>
     <col min="201" max="201" width="4" customWidth="true" style="0"/>
     <col min="202" max="202" width="4" customWidth="true" style="0"/>
-    <col min="203" max="203" width="1" hidden="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="206" max="206" width="4" customWidth="true" style="0"/>
+    <col min="203" max="203" width="4" customWidth="true" style="0"/>
+    <col min="204" max="204" width="4" customWidth="true" style="0"/>
+    <col min="205" max="205" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="206" max="206" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="207" max="207" width="4" customWidth="true" style="0"/>
     <col min="208" max="208" width="4" customWidth="true" style="0"/>
     <col min="209" max="209" width="4" customWidth="true" style="0"/>
-    <col min="210" max="210" width="1" hidden="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="213" max="213" width="4" customWidth="true" style="0"/>
+    <col min="210" max="210" width="4" customWidth="true" style="0"/>
+    <col min="211" max="211" width="4" customWidth="true" style="0"/>
+    <col min="212" max="212" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="213" max="213" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="214" max="214" width="4" customWidth="true" style="0"/>
     <col min="215" max="215" width="4" customWidth="true" style="0"/>
     <col min="216" max="216" width="4" customWidth="true" style="0"/>
-    <col min="217" max="217" width="1" hidden="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="220" max="220" width="4" customWidth="true" style="0"/>
+    <col min="217" max="217" width="4" customWidth="true" style="0"/>
+    <col min="218" max="218" width="4" customWidth="true" style="0"/>
+    <col min="219" max="219" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="220" max="220" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="221" max="221" width="4" customWidth="true" style="0"/>
     <col min="222" max="222" width="4" customWidth="true" style="0"/>
     <col min="223" max="223" width="4" customWidth="true" style="0"/>
-    <col min="224" max="224" width="1" hidden="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="227" max="227" width="4" customWidth="true" style="0"/>
+    <col min="224" max="224" width="4" customWidth="true" style="0"/>
+    <col min="225" max="225" width="4" customWidth="true" style="0"/>
+    <col min="226" max="226" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="227" max="227" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="228" max="228" width="4" customWidth="true" style="0"/>
     <col min="229" max="229" width="4" customWidth="true" style="0"/>
     <col min="230" max="230" width="4" customWidth="true" style="0"/>
-    <col min="231" max="231" width="1" hidden="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="234" max="234" width="4" customWidth="true" style="0"/>
+    <col min="231" max="231" width="4" customWidth="true" style="0"/>
+    <col min="232" max="232" width="4" customWidth="true" style="0"/>
+    <col min="233" max="233" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="234" max="234" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="235" max="235" width="4" customWidth="true" style="0"/>
     <col min="236" max="236" width="4" customWidth="true" style="0"/>
     <col min="237" max="237" width="4" customWidth="true" style="0"/>
-    <col min="238" max="238" width="1" hidden="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="241" max="241" width="4" customWidth="true" style="0"/>
+    <col min="238" max="238" width="4" customWidth="true" style="0"/>
+    <col min="239" max="239" width="4" customWidth="true" style="0"/>
+    <col min="240" max="240" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="241" max="241" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="242" max="242" width="4" customWidth="true" style="0"/>
     <col min="243" max="243" width="4" customWidth="true" style="0"/>
     <col min="244" max="244" width="4" customWidth="true" style="0"/>
-    <col min="245" max="245" width="1" hidden="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="248" max="248" width="4" customWidth="true" style="0"/>
+    <col min="245" max="245" width="4" customWidth="true" style="0"/>
+    <col min="246" max="246" width="4" customWidth="true" style="0"/>
+    <col min="247" max="247" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="248" max="248" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="249" max="249" width="4" customWidth="true" style="0"/>
     <col min="250" max="250" width="4" customWidth="true" style="0"/>
     <col min="251" max="251" width="4" customWidth="true" style="0"/>
-    <col min="252" max="252" width="1" hidden="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="255" max="255" width="4" customWidth="true" style="0"/>
+    <col min="252" max="252" width="4" customWidth="true" style="0"/>
+    <col min="253" max="253" width="4" customWidth="true" style="0"/>
+    <col min="254" max="254" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="255" max="255" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="256" max="256" width="4" customWidth="true" style="0"/>
     <col min="257" max="257" width="4" customWidth="true" style="0"/>
     <col min="258" max="258" width="4" customWidth="true" style="0"/>
-    <col min="259" max="259" width="1" hidden="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="262" max="262" width="4" customWidth="true" style="0"/>
+    <col min="259" max="259" width="4" customWidth="true" style="0"/>
+    <col min="260" max="260" width="4" customWidth="true" style="0"/>
+    <col min="261" max="261" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="262" max="262" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="263" max="263" width="4" customWidth="true" style="0"/>
     <col min="264" max="264" width="4" customWidth="true" style="0"/>
     <col min="265" max="265" width="4" customWidth="true" style="0"/>
-    <col min="266" max="266" width="1" hidden="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="269" max="269" width="4" customWidth="true" style="0"/>
+    <col min="266" max="266" width="4" customWidth="true" style="0"/>
+    <col min="267" max="267" width="4" customWidth="true" style="0"/>
+    <col min="268" max="268" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="269" max="269" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="270" max="270" width="4" customWidth="true" style="0"/>
     <col min="271" max="271" width="4" customWidth="true" style="0"/>
     <col min="272" max="272" width="4" customWidth="true" style="0"/>
-    <col min="273" max="273" width="1" hidden="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="276" max="276" width="4" customWidth="true" style="0"/>
+    <col min="273" max="273" width="4" customWidth="true" style="0"/>
+    <col min="274" max="274" width="4" customWidth="true" style="0"/>
+    <col min="275" max="275" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="276" max="276" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="277" max="277" width="4" customWidth="true" style="0"/>
     <col min="278" max="278" width="4" customWidth="true" style="0"/>
     <col min="279" max="279" width="4" customWidth="true" style="0"/>
-    <col min="280" max="280" width="1" hidden="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="283" max="283" width="4" customWidth="true" style="0"/>
+    <col min="280" max="280" width="4" customWidth="true" style="0"/>
+    <col min="281" max="281" width="4" customWidth="true" style="0"/>
+    <col min="282" max="282" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="283" max="283" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="284" max="284" width="4" customWidth="true" style="0"/>
     <col min="285" max="285" width="4" customWidth="true" style="0"/>
     <col min="286" max="286" width="4" customWidth="true" style="0"/>
-    <col min="287" max="287" width="1" hidden="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="290" max="290" width="4" customWidth="true" style="0"/>
+    <col min="287" max="287" width="4" customWidth="true" style="0"/>
+    <col min="288" max="288" width="4" customWidth="true" style="0"/>
+    <col min="289" max="289" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="290" max="290" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="291" max="291" width="4" customWidth="true" style="0"/>
     <col min="292" max="292" width="4" customWidth="true" style="0"/>
     <col min="293" max="293" width="4" customWidth="true" style="0"/>
-    <col min="294" max="294" width="1" hidden="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="297" max="297" width="4" customWidth="true" style="0"/>
+    <col min="294" max="294" width="4" customWidth="true" style="0"/>
+    <col min="295" max="295" width="4" customWidth="true" style="0"/>
+    <col min="296" max="296" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="297" max="297" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="298" max="298" width="4" customWidth="true" style="0"/>
     <col min="299" max="299" width="4" customWidth="true" style="0"/>
     <col min="300" max="300" width="4" customWidth="true" style="0"/>
-    <col min="301" max="301" width="1" hidden="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="304" max="304" width="4" customWidth="true" style="0"/>
+    <col min="301" max="301" width="4" customWidth="true" style="0"/>
+    <col min="302" max="302" width="4" customWidth="true" style="0"/>
+    <col min="303" max="303" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="304" max="304" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="305" max="305" width="4" customWidth="true" style="0"/>
     <col min="306" max="306" width="4" customWidth="true" style="0"/>
     <col min="307" max="307" width="4" customWidth="true" style="0"/>
-    <col min="308" max="308" width="1" hidden="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="311" max="311" width="4" customWidth="true" style="0"/>
+    <col min="308" max="308" width="4" customWidth="true" style="0"/>
+    <col min="309" max="309" width="4" customWidth="true" style="0"/>
+    <col min="310" max="310" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="311" max="311" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="312" max="312" width="4" customWidth="true" style="0"/>
     <col min="313" max="313" width="4" customWidth="true" style="0"/>
     <col min="314" max="314" width="4" customWidth="true" style="0"/>
-    <col min="315" max="315" width="1" hidden="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="318" max="318" width="4" customWidth="true" style="0"/>
+    <col min="315" max="315" width="4" customWidth="true" style="0"/>
+    <col min="316" max="316" width="4" customWidth="true" style="0"/>
+    <col min="317" max="317" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="318" max="318" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="319" max="319" width="4" customWidth="true" style="0"/>
     <col min="320" max="320" width="4" customWidth="true" style="0"/>
     <col min="321" max="321" width="4" customWidth="true" style="0"/>
-    <col min="322" max="322" width="1" hidden="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="325" max="325" width="4" customWidth="true" style="0"/>
+    <col min="322" max="322" width="4" customWidth="true" style="0"/>
+    <col min="323" max="323" width="4" customWidth="true" style="0"/>
+    <col min="324" max="324" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="325" max="325" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="326" max="326" width="4" customWidth="true" style="0"/>
     <col min="327" max="327" width="4" customWidth="true" style="0"/>
     <col min="328" max="328" width="4" customWidth="true" style="0"/>
-    <col min="329" max="329" width="1" hidden="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="332" max="332" width="4" customWidth="true" style="0"/>
+    <col min="329" max="329" width="4" customWidth="true" style="0"/>
+    <col min="330" max="330" width="4" customWidth="true" style="0"/>
+    <col min="331" max="331" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="332" max="332" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="333" max="333" width="4" customWidth="true" style="0"/>
     <col min="334" max="334" width="4" customWidth="true" style="0"/>
     <col min="335" max="335" width="4" customWidth="true" style="0"/>
-    <col min="336" max="336" width="1" hidden="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="339" max="339" width="4" customWidth="true" style="0"/>
+    <col min="336" max="336" width="4" customWidth="true" style="0"/>
+    <col min="337" max="337" width="4" customWidth="true" style="0"/>
+    <col min="338" max="338" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="339" max="339" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="340" max="340" width="4" customWidth="true" style="0"/>
     <col min="341" max="341" width="4" customWidth="true" style="0"/>
     <col min="342" max="342" width="4" customWidth="true" style="0"/>
-    <col min="343" max="343" width="1" hidden="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="346" max="346" width="4" customWidth="true" style="0"/>
+    <col min="343" max="343" width="4" customWidth="true" style="0"/>
+    <col min="344" max="344" width="4" customWidth="true" style="0"/>
+    <col min="345" max="345" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="346" max="346" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="347" max="347" width="4" customWidth="true" style="0"/>
     <col min="348" max="348" width="4" customWidth="true" style="0"/>
     <col min="349" max="349" width="4" customWidth="true" style="0"/>
-    <col min="350" max="350" width="1" hidden="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="353" max="353" width="4" customWidth="true" style="0"/>
+    <col min="350" max="350" width="4" customWidth="true" style="0"/>
+    <col min="351" max="351" width="4" customWidth="true" style="0"/>
+    <col min="352" max="352" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="353" max="353" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="354" max="354" width="4" customWidth="true" style="0"/>
     <col min="355" max="355" width="4" customWidth="true" style="0"/>
     <col min="356" max="356" width="4" customWidth="true" style="0"/>
-    <col min="357" max="357" width="1" hidden="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="360" max="360" width="4" customWidth="true" style="0"/>
+    <col min="357" max="357" width="4" customWidth="true" style="0"/>
+    <col min="358" max="358" width="4" customWidth="true" style="0"/>
+    <col min="359" max="359" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="360" max="360" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="361" max="361" width="4" customWidth="true" style="0"/>
     <col min="362" max="362" width="4" customWidth="true" style="0"/>
     <col min="363" max="363" width="4" customWidth="true" style="0"/>
-    <col min="364" max="364" width="1" hidden="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="367" max="367" width="4" customWidth="true" style="0"/>
+    <col min="364" max="364" width="4" customWidth="true" style="0"/>
+    <col min="365" max="365" width="4" customWidth="true" style="0"/>
+    <col min="366" max="366" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="367" max="367" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="368" max="368" width="4" customWidth="true" style="0"/>
     <col min="369" max="369" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:369">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:369">
       <c r="D2" s="3" t="s">
-        <v>14</v>
-[...154 lines deleted...]
-      <c r="NB2" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K2" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="R2" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Y2" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="AF2" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="AM2" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="AT2" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="BA2" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="BH2" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="BO2" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="BV2" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="CC2" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="CJ2" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="CQ2" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="CX2" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="DE2" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="DL2" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="DS2" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="DZ2" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="EG2" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="EN2" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="EU2" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="FB2" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="FI2" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="FP2" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="FW2" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="GD2" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="GK2" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="GR2" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="GY2" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="HF2" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="HM2" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="HT2" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="IA2" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="IH2" s="3" t="s">
+        <v>290</v>
+      </c>
+      <c r="IO2" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="IV2" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="JC2" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="JJ2" s="3" t="s">
+        <v>322</v>
+      </c>
+      <c r="JQ2" s="3" t="s">
+        <v>330</v>
+      </c>
+      <c r="JX2" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="KE2" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="KL2" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="KS2" s="3" t="s">
+        <v>362</v>
+      </c>
+      <c r="KZ2" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="LG2" s="3" t="s">
+        <v>378</v>
+      </c>
+      <c r="LN2" s="3" t="s">
+        <v>386</v>
+      </c>
+      <c r="LU2" s="3" t="s">
+        <v>394</v>
+      </c>
+      <c r="MB2" s="3" t="s">
+        <v>402</v>
+      </c>
+      <c r="MI2" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="MP2" s="3" t="s">
+        <v>418</v>
+      </c>
+      <c r="MW2" s="3" t="s">
+        <v>426</v>
+      </c>
+      <c r="ND2" s="3" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="3" spans="1:369">
       <c r="D3" s="1" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>10</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="1" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="J3" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="K3" s="1" t="s">
         <v>19</v>
       </c>
       <c r="L3" s="1" t="s">
         <v>20</v>
       </c>
       <c r="M3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="N3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="O3" s="1" t="s">
         <v>23</v>
       </c>
       <c r="P3" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q3" s="1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="R3" s="1" t="s">
         <v>27</v>
       </c>
       <c r="S3" s="1" t="s">
         <v>28</v>
       </c>
       <c r="T3" s="1" t="s">
         <v>29</v>
       </c>
       <c r="U3" s="1" t="s">
         <v>30</v>
       </c>
       <c r="V3" s="1" t="s">
         <v>31</v>
       </c>
       <c r="W3" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="X3" s="1" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="Y3" s="1" t="s">
         <v>35</v>
       </c>
       <c r="Z3" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA3" s="1" t="s">
         <v>37</v>
       </c>
       <c r="AB3" s="1" t="s">
         <v>38</v>
       </c>
       <c r="AC3" s="1" t="s">
         <v>39</v>
       </c>
       <c r="AD3" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="AE3" s="1" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="AF3" s="1" t="s">
         <v>43</v>
       </c>
       <c r="AG3" s="1" t="s">
         <v>44</v>
       </c>
       <c r="AH3" s="1" t="s">
         <v>45</v>
       </c>
       <c r="AI3" s="1" t="s">
         <v>46</v>
       </c>
       <c r="AJ3" s="1" t="s">
         <v>47</v>
       </c>
       <c r="AK3" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="AL3" s="1" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="AM3" s="1" t="s">
         <v>51</v>
       </c>
       <c r="AN3" s="1" t="s">
         <v>52</v>
       </c>
       <c r="AO3" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AP3" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AQ3" s="1" t="s">
         <v>55</v>
       </c>
       <c r="AR3" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="AS3" s="1" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="AT3" s="1" t="s">
         <v>59</v>
       </c>
       <c r="AU3" s="1" t="s">
         <v>60</v>
       </c>
       <c r="AV3" s="1" t="s">
         <v>61</v>
       </c>
       <c r="AW3" s="1" t="s">
         <v>62</v>
       </c>
       <c r="AX3" s="1" t="s">
         <v>63</v>
       </c>
       <c r="AY3" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="AZ3" s="1" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="BA3" s="1" t="s">
         <v>67</v>
       </c>
       <c r="BB3" s="1" t="s">
         <v>68</v>
       </c>
       <c r="BC3" s="1" t="s">
         <v>69</v>
       </c>
       <c r="BD3" s="1" t="s">
         <v>70</v>
       </c>
       <c r="BE3" s="1" t="s">
         <v>71</v>
       </c>
       <c r="BF3" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="BG3" s="1" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="BH3" s="1" t="s">
         <v>75</v>
       </c>
       <c r="BI3" s="1" t="s">
         <v>76</v>
       </c>
       <c r="BJ3" s="1" t="s">
         <v>77</v>
       </c>
       <c r="BK3" s="1" t="s">
         <v>78</v>
       </c>
       <c r="BL3" s="1" t="s">
         <v>79</v>
       </c>
       <c r="BM3" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="BN3" s="1" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="BO3" s="1" t="s">
         <v>83</v>
       </c>
       <c r="BP3" s="1" t="s">
         <v>84</v>
       </c>
       <c r="BQ3" s="1" t="s">
         <v>85</v>
       </c>
       <c r="BR3" s="1" t="s">
         <v>86</v>
       </c>
       <c r="BS3" s="1" t="s">
         <v>87</v>
       </c>
       <c r="BT3" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="BU3" s="1" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="BV3" s="1" t="s">
         <v>91</v>
       </c>
       <c r="BW3" s="1" t="s">
         <v>92</v>
       </c>
       <c r="BX3" s="1" t="s">
         <v>93</v>
       </c>
       <c r="BY3" s="1" t="s">
         <v>94</v>
       </c>
       <c r="BZ3" s="1" t="s">
         <v>95</v>
       </c>
       <c r="CA3" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="CB3" s="1" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="CC3" s="1" t="s">
         <v>99</v>
       </c>
       <c r="CD3" s="1" t="s">
         <v>100</v>
       </c>
       <c r="CE3" s="1" t="s">
         <v>101</v>
       </c>
       <c r="CF3" s="1" t="s">
         <v>102</v>
       </c>
       <c r="CG3" s="1" t="s">
         <v>103</v>
       </c>
       <c r="CH3" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="CI3" s="1" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="CJ3" s="1" t="s">
         <v>107</v>
       </c>
       <c r="CK3" s="1" t="s">
         <v>108</v>
       </c>
       <c r="CL3" s="1" t="s">
         <v>109</v>
       </c>
       <c r="CM3" s="1" t="s">
         <v>110</v>
       </c>
       <c r="CN3" s="1" t="s">
         <v>111</v>
       </c>
       <c r="CO3" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="CP3" s="1" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="CQ3" s="1" t="s">
         <v>115</v>
       </c>
       <c r="CR3" s="1" t="s">
         <v>116</v>
       </c>
       <c r="CS3" s="1" t="s">
         <v>117</v>
       </c>
       <c r="CT3" s="1" t="s">
         <v>118</v>
       </c>
       <c r="CU3" s="1" t="s">
         <v>119</v>
       </c>
       <c r="CV3" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="CW3" s="1" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="CX3" s="1" t="s">
         <v>123</v>
       </c>
       <c r="CY3" s="1" t="s">
         <v>124</v>
       </c>
       <c r="CZ3" s="1" t="s">
         <v>125</v>
       </c>
       <c r="DA3" s="1" t="s">
         <v>126</v>
       </c>
       <c r="DB3" s="1" t="s">
         <v>127</v>
       </c>
       <c r="DC3" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="DD3" s="1" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="DE3" s="1" t="s">
         <v>131</v>
       </c>
       <c r="DF3" s="1" t="s">
         <v>132</v>
       </c>
       <c r="DG3" s="1" t="s">
         <v>133</v>
       </c>
       <c r="DH3" s="1" t="s">
         <v>134</v>
       </c>
       <c r="DI3" s="1" t="s">
         <v>135</v>
       </c>
       <c r="DJ3" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="DK3" s="1" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="DL3" s="1" t="s">
         <v>139</v>
       </c>
       <c r="DM3" s="1" t="s">
         <v>140</v>
       </c>
       <c r="DN3" s="1" t="s">
         <v>141</v>
       </c>
       <c r="DO3" s="1" t="s">
         <v>142</v>
       </c>
       <c r="DP3" s="1" t="s">
         <v>143</v>
       </c>
       <c r="DQ3" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="DR3" s="1" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="DS3" s="1" t="s">
         <v>147</v>
       </c>
       <c r="DT3" s="1" t="s">
         <v>148</v>
       </c>
       <c r="DU3" s="1" t="s">
         <v>149</v>
       </c>
       <c r="DV3" s="1" t="s">
         <v>150</v>
       </c>
       <c r="DW3" s="1" t="s">
         <v>151</v>
       </c>
       <c r="DX3" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="DY3" s="1" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="DZ3" s="1" t="s">
         <v>155</v>
       </c>
       <c r="EA3" s="1" t="s">
         <v>156</v>
       </c>
       <c r="EB3" s="1" t="s">
         <v>157</v>
       </c>
       <c r="EC3" s="1" t="s">
         <v>158</v>
       </c>
       <c r="ED3" s="1" t="s">
         <v>159</v>
       </c>
       <c r="EE3" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="EF3" s="1" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="EG3" s="1" t="s">
         <v>163</v>
       </c>
       <c r="EH3" s="1" t="s">
         <v>164</v>
       </c>
       <c r="EI3" s="1" t="s">
         <v>165</v>
       </c>
       <c r="EJ3" s="1" t="s">
         <v>166</v>
       </c>
       <c r="EK3" s="1" t="s">
         <v>167</v>
       </c>
       <c r="EL3" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="EM3" s="1" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="EN3" s="1" t="s">
         <v>171</v>
       </c>
       <c r="EO3" s="1" t="s">
         <v>172</v>
       </c>
       <c r="EP3" s="1" t="s">
         <v>173</v>
       </c>
       <c r="EQ3" s="1" t="s">
         <v>174</v>
       </c>
       <c r="ER3" s="1" t="s">
         <v>175</v>
       </c>
       <c r="ES3" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="ET3" s="1" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="EU3" s="1" t="s">
         <v>179</v>
       </c>
       <c r="EV3" s="1" t="s">
         <v>180</v>
       </c>
       <c r="EW3" s="1" t="s">
         <v>181</v>
       </c>
       <c r="EX3" s="1" t="s">
         <v>182</v>
       </c>
       <c r="EY3" s="1" t="s">
         <v>183</v>
       </c>
       <c r="EZ3" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="FA3" s="1" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="FB3" s="1" t="s">
         <v>187</v>
       </c>
       <c r="FC3" s="1" t="s">
         <v>188</v>
       </c>
       <c r="FD3" s="1" t="s">
         <v>189</v>
       </c>
       <c r="FE3" s="1" t="s">
         <v>190</v>
       </c>
       <c r="FF3" s="1" t="s">
         <v>191</v>
       </c>
       <c r="FG3" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="FH3" s="1" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
       <c r="FI3" s="1" t="s">
         <v>195</v>
       </c>
       <c r="FJ3" s="1" t="s">
         <v>196</v>
       </c>
       <c r="FK3" s="1" t="s">
         <v>197</v>
       </c>
       <c r="FL3" s="1" t="s">
         <v>198</v>
       </c>
       <c r="FM3" s="1" t="s">
         <v>199</v>
       </c>
       <c r="FN3" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="FO3" s="1" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="FP3" s="1" t="s">
         <v>203</v>
       </c>
       <c r="FQ3" s="1" t="s">
         <v>204</v>
       </c>
       <c r="FR3" s="1" t="s">
         <v>205</v>
       </c>
       <c r="FS3" s="1" t="s">
         <v>206</v>
       </c>
       <c r="FT3" s="1" t="s">
         <v>207</v>
       </c>
       <c r="FU3" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="FV3" s="1" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="FW3" s="1" t="s">
         <v>211</v>
       </c>
       <c r="FX3" s="1" t="s">
         <v>212</v>
       </c>
       <c r="FY3" s="1" t="s">
         <v>213</v>
       </c>
       <c r="FZ3" s="1" t="s">
         <v>214</v>
       </c>
       <c r="GA3" s="1" t="s">
         <v>215</v>
       </c>
       <c r="GB3" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="GC3" s="1" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
       <c r="GD3" s="1" t="s">
         <v>219</v>
       </c>
       <c r="GE3" s="1" t="s">
         <v>220</v>
       </c>
       <c r="GF3" s="1" t="s">
         <v>221</v>
       </c>
       <c r="GG3" s="1" t="s">
         <v>222</v>
       </c>
       <c r="GH3" s="1" t="s">
         <v>223</v>
       </c>
       <c r="GI3" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="GJ3" s="1" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
       <c r="GK3" s="1" t="s">
         <v>227</v>
       </c>
       <c r="GL3" s="1" t="s">
         <v>228</v>
       </c>
       <c r="GM3" s="1" t="s">
         <v>229</v>
       </c>
       <c r="GN3" s="1" t="s">
         <v>230</v>
       </c>
       <c r="GO3" s="1" t="s">
         <v>231</v>
       </c>
       <c r="GP3" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="GQ3" s="1" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
       <c r="GR3" s="1" t="s">
         <v>235</v>
       </c>
       <c r="GS3" s="1" t="s">
         <v>236</v>
       </c>
       <c r="GT3" s="1" t="s">
         <v>237</v>
       </c>
       <c r="GU3" s="1" t="s">
         <v>238</v>
       </c>
       <c r="GV3" s="1" t="s">
         <v>239</v>
       </c>
       <c r="GW3" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="GX3" s="1" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
       <c r="GY3" s="1" t="s">
         <v>243</v>
       </c>
       <c r="GZ3" s="1" t="s">
         <v>244</v>
       </c>
       <c r="HA3" s="1" t="s">
         <v>245</v>
       </c>
       <c r="HB3" s="1" t="s">
         <v>246</v>
       </c>
       <c r="HC3" s="1" t="s">
         <v>247</v>
       </c>
       <c r="HD3" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="HE3" s="1" t="s">
         <v>249</v>
-      </c>
-[...1 lines deleted...]
-        <v>250</v>
       </c>
       <c r="HF3" s="1" t="s">
         <v>251</v>
       </c>
       <c r="HG3" s="1" t="s">
         <v>252</v>
       </c>
       <c r="HH3" s="1" t="s">
         <v>253</v>
       </c>
       <c r="HI3" s="1" t="s">
         <v>254</v>
       </c>
       <c r="HJ3" s="1" t="s">
         <v>255</v>
       </c>
       <c r="HK3" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="HL3" s="1" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>258</v>
       </c>
       <c r="HM3" s="1" t="s">
         <v>259</v>
       </c>
       <c r="HN3" s="1" t="s">
         <v>260</v>
       </c>
       <c r="HO3" s="1" t="s">
         <v>261</v>
       </c>
       <c r="HP3" s="1" t="s">
         <v>262</v>
       </c>
       <c r="HQ3" s="1" t="s">
         <v>263</v>
       </c>
       <c r="HR3" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="HS3" s="1" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="HT3" s="1" t="s">
         <v>267</v>
       </c>
       <c r="HU3" s="1" t="s">
         <v>268</v>
       </c>
       <c r="HV3" s="1" t="s">
         <v>269</v>
       </c>
       <c r="HW3" s="1" t="s">
         <v>270</v>
       </c>
       <c r="HX3" s="1" t="s">
         <v>271</v>
       </c>
       <c r="HY3" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="HZ3" s="1" t="s">
         <v>273</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="IA3" s="1" t="s">
         <v>275</v>
       </c>
       <c r="IB3" s="1" t="s">
         <v>276</v>
       </c>
       <c r="IC3" s="1" t="s">
         <v>277</v>
       </c>
       <c r="ID3" s="1" t="s">
         <v>278</v>
       </c>
       <c r="IE3" s="1" t="s">
         <v>279</v>
       </c>
       <c r="IF3" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="IG3" s="1" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
       <c r="IH3" s="1" t="s">
         <v>283</v>
       </c>
       <c r="II3" s="1" t="s">
         <v>284</v>
       </c>
       <c r="IJ3" s="1" t="s">
         <v>285</v>
       </c>
       <c r="IK3" s="1" t="s">
         <v>286</v>
       </c>
       <c r="IL3" s="1" t="s">
         <v>287</v>
       </c>
       <c r="IM3" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="IN3" s="1" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="IO3" s="1" t="s">
         <v>291</v>
       </c>
       <c r="IP3" s="1" t="s">
         <v>292</v>
       </c>
       <c r="IQ3" s="1" t="s">
         <v>293</v>
       </c>
       <c r="IR3" s="1" t="s">
         <v>294</v>
       </c>
       <c r="IS3" s="1" t="s">
         <v>295</v>
       </c>
       <c r="IT3" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="IU3" s="1" t="s">
         <v>297</v>
-      </c>
-[...1 lines deleted...]
-        <v>298</v>
       </c>
       <c r="IV3" s="1" t="s">
         <v>299</v>
       </c>
       <c r="IW3" s="1" t="s">
         <v>300</v>
       </c>
       <c r="IX3" s="1" t="s">
         <v>301</v>
       </c>
       <c r="IY3" s="1" t="s">
         <v>302</v>
       </c>
       <c r="IZ3" s="1" t="s">
         <v>303</v>
       </c>
       <c r="JA3" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="JB3" s="1" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
       <c r="JC3" s="1" t="s">
         <v>307</v>
       </c>
       <c r="JD3" s="1" t="s">
         <v>308</v>
       </c>
       <c r="JE3" s="1" t="s">
         <v>309</v>
       </c>
       <c r="JF3" s="1" t="s">
         <v>310</v>
       </c>
       <c r="JG3" s="1" t="s">
         <v>311</v>
       </c>
       <c r="JH3" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="JI3" s="1" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
       <c r="JJ3" s="1" t="s">
         <v>315</v>
       </c>
       <c r="JK3" s="1" t="s">
         <v>316</v>
       </c>
       <c r="JL3" s="1" t="s">
         <v>317</v>
       </c>
       <c r="JM3" s="1" t="s">
         <v>318</v>
       </c>
       <c r="JN3" s="1" t="s">
         <v>319</v>
       </c>
       <c r="JO3" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="JP3" s="1" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
       <c r="JQ3" s="1" t="s">
         <v>323</v>
       </c>
       <c r="JR3" s="1" t="s">
         <v>324</v>
       </c>
       <c r="JS3" s="1" t="s">
         <v>325</v>
       </c>
       <c r="JT3" s="1" t="s">
         <v>326</v>
       </c>
       <c r="JU3" s="1" t="s">
         <v>327</v>
       </c>
       <c r="JV3" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="JW3" s="1" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>330</v>
       </c>
       <c r="JX3" s="1" t="s">
         <v>331</v>
       </c>
       <c r="JY3" s="1" t="s">
         <v>332</v>
       </c>
       <c r="JZ3" s="1" t="s">
         <v>333</v>
       </c>
       <c r="KA3" s="1" t="s">
         <v>334</v>
       </c>
       <c r="KB3" s="1" t="s">
         <v>335</v>
       </c>
       <c r="KC3" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="KD3" s="1" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="KE3" s="1" t="s">
         <v>339</v>
       </c>
       <c r="KF3" s="1" t="s">
         <v>340</v>
       </c>
       <c r="KG3" s="1" t="s">
         <v>341</v>
       </c>
       <c r="KH3" s="1" t="s">
         <v>342</v>
       </c>
       <c r="KI3" s="1" t="s">
         <v>343</v>
       </c>
       <c r="KJ3" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="KK3" s="1" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="KL3" s="1" t="s">
         <v>347</v>
       </c>
       <c r="KM3" s="1" t="s">
         <v>348</v>
       </c>
       <c r="KN3" s="1" t="s">
         <v>349</v>
       </c>
       <c r="KO3" s="1" t="s">
         <v>350</v>
       </c>
       <c r="KP3" s="1" t="s">
         <v>351</v>
       </c>
       <c r="KQ3" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="KR3" s="1" t="s">
         <v>353</v>
-      </c>
-[...1 lines deleted...]
-        <v>354</v>
       </c>
       <c r="KS3" s="1" t="s">
         <v>355</v>
       </c>
       <c r="KT3" s="1" t="s">
         <v>356</v>
       </c>
       <c r="KU3" s="1" t="s">
         <v>357</v>
       </c>
       <c r="KV3" s="1" t="s">
         <v>358</v>
       </c>
       <c r="KW3" s="1" t="s">
         <v>359</v>
       </c>
       <c r="KX3" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="KY3" s="1" t="s">
         <v>361</v>
-      </c>
-[...1 lines deleted...]
-        <v>362</v>
       </c>
       <c r="KZ3" s="1" t="s">
         <v>363</v>
       </c>
       <c r="LA3" s="1" t="s">
         <v>364</v>
       </c>
       <c r="LB3" s="1" t="s">
         <v>365</v>
       </c>
       <c r="LC3" s="1" t="s">
         <v>366</v>
       </c>
       <c r="LD3" s="1" t="s">
         <v>367</v>
       </c>
       <c r="LE3" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="LF3" s="1" t="s">
         <v>369</v>
-      </c>
-[...1 lines deleted...]
-        <v>370</v>
       </c>
       <c r="LG3" s="1" t="s">
         <v>371</v>
       </c>
       <c r="LH3" s="1" t="s">
         <v>372</v>
       </c>
       <c r="LI3" s="1" t="s">
         <v>373</v>
       </c>
       <c r="LJ3" s="1" t="s">
         <v>374</v>
       </c>
       <c r="LK3" s="1" t="s">
         <v>375</v>
       </c>
       <c r="LL3" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="LM3" s="1" t="s">
         <v>377</v>
-      </c>
-[...1 lines deleted...]
-        <v>378</v>
       </c>
       <c r="LN3" s="1" t="s">
         <v>379</v>
       </c>
       <c r="LO3" s="1" t="s">
         <v>380</v>
       </c>
       <c r="LP3" s="1" t="s">
         <v>381</v>
       </c>
       <c r="LQ3" s="1" t="s">
         <v>382</v>
       </c>
       <c r="LR3" s="1" t="s">
         <v>383</v>
       </c>
       <c r="LS3" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="LT3" s="1" t="s">
         <v>385</v>
-      </c>
-[...1 lines deleted...]
-        <v>386</v>
       </c>
       <c r="LU3" s="1" t="s">
         <v>387</v>
       </c>
       <c r="LV3" s="1" t="s">
         <v>388</v>
       </c>
       <c r="LW3" s="1" t="s">
         <v>389</v>
       </c>
       <c r="LX3" s="1" t="s">
         <v>390</v>
       </c>
       <c r="LY3" s="1" t="s">
         <v>391</v>
       </c>
       <c r="LZ3" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="MA3" s="1" t="s">
         <v>393</v>
-      </c>
-[...1 lines deleted...]
-        <v>394</v>
       </c>
       <c r="MB3" s="1" t="s">
         <v>395</v>
       </c>
       <c r="MC3" s="1" t="s">
         <v>396</v>
       </c>
       <c r="MD3" s="1" t="s">
         <v>397</v>
       </c>
       <c r="ME3" s="1" t="s">
         <v>398</v>
       </c>
       <c r="MF3" s="1" t="s">
         <v>399</v>
       </c>
       <c r="MG3" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="MH3" s="1" t="s">
         <v>401</v>
-      </c>
-[...1 lines deleted...]
-        <v>402</v>
       </c>
       <c r="MI3" s="1" t="s">
         <v>403</v>
       </c>
       <c r="MJ3" s="1" t="s">
         <v>404</v>
       </c>
       <c r="MK3" s="1" t="s">
         <v>405</v>
       </c>
       <c r="ML3" s="1" t="s">
         <v>406</v>
       </c>
       <c r="MM3" s="1" t="s">
         <v>407</v>
       </c>
       <c r="MN3" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="MO3" s="1" t="s">
         <v>409</v>
-      </c>
-[...1 lines deleted...]
-        <v>410</v>
       </c>
       <c r="MP3" s="1" t="s">
         <v>411</v>
       </c>
       <c r="MQ3" s="1" t="s">
         <v>412</v>
       </c>
       <c r="MR3" s="1" t="s">
         <v>413</v>
       </c>
       <c r="MS3" s="1" t="s">
         <v>414</v>
       </c>
       <c r="MT3" s="1" t="s">
         <v>415</v>
       </c>
       <c r="MU3" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="MV3" s="1" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="MW3" s="1" t="s">
         <v>419</v>
       </c>
       <c r="MX3" s="1" t="s">
         <v>420</v>
       </c>
       <c r="MY3" s="1" t="s">
         <v>421</v>
       </c>
       <c r="MZ3" s="1" t="s">
         <v>422</v>
       </c>
       <c r="NA3" s="1" t="s">
         <v>423</v>
       </c>
       <c r="NB3" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="NC3" s="1" t="s">
         <v>425</v>
-      </c>
-[...1 lines deleted...]
-        <v>426</v>
       </c>
       <c r="ND3" s="1" t="s">
         <v>427</v>
       </c>
       <c r="NE3" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:369">
       <c r="B4" t="s">
         <v>2</v>
       </c>
       <c r="C4" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="I4" s="2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="J4" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="M4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="N4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="O4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="P4" s="2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="Q4" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="R4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="S4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="T4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="U4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="V4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="W4" s="2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="X4" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="Y4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="Z4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="AA4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="AB4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="AC4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AD4" s="2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="AE4" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="AF4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="AG4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="AH4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="AI4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="AJ4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AK4" s="2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="AL4" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="AM4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="AN4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="AO4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="AP4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="AQ4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AR4" s="2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="AS4" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="AT4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="AU4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="AV4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="AW4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="AX4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AY4" s="2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="AZ4" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="BA4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="BB4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="BC4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="BD4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="BE4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="BF4" s="2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="BG4" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="BH4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="BI4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="BJ4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="BK4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="BL4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="BM4" s="2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="BN4" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="BO4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="BP4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="BQ4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="BR4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="BS4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="BT4" s="2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="BU4" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="BV4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="BW4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="BX4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="BY4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="BZ4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="CA4" s="2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="CB4" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="CC4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="CD4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="CE4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="CF4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="CG4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="CH4" s="2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="CI4" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="CJ4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="CK4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="CL4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="CM4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="CN4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="CO4" s="2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="CP4" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="CQ4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="CR4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="CS4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="CT4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="CU4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="CV4" s="2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="CW4" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="CX4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="CY4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="CZ4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="DA4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="DB4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="DC4" s="2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="DD4" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="DE4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="DF4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="DG4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="DH4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="DI4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="DJ4" s="2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="DK4" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="DL4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="DM4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="DN4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="DO4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="DP4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="DQ4" s="2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="DR4" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="DS4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="DT4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="DU4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="DV4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="DW4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="DX4" s="2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="DY4" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="DZ4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="EA4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="EB4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="EC4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="ED4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="EE4" s="2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="EF4" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="EG4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="EH4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="EI4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="EJ4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="EK4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="EL4" s="2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="EM4" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="EN4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="EO4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="EP4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="EQ4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="ER4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="ES4" s="2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="ET4" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="EU4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="EV4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="EW4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="EX4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="EY4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="EZ4" s="2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="FA4" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="FB4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="FC4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="FD4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="FE4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="FF4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="FG4" s="2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="FH4" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="FI4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="FJ4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="FK4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="FL4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="FM4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="FN4" s="2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="FO4" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="FP4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="FQ4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="FR4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="FS4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="FT4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="FU4" s="2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="FV4" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="FW4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="FX4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="FY4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="FZ4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="GA4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="GB4" s="2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="GC4" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="GD4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="GE4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="GF4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="GG4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="GH4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="GI4" s="2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="GJ4" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="GK4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="GL4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="GM4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="GN4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="GO4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="GP4" s="2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="GQ4" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="GR4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="GS4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="GT4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="GU4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="GV4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="GW4" s="2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="GX4" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="GY4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="GZ4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="HA4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="HB4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="HC4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="HD4" s="2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="HE4" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="HF4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="HG4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="HH4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="HI4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="HJ4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="HK4" s="2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="HL4" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="HM4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="HN4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="HO4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="HP4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="HQ4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="HR4" s="2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="HS4" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="HT4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="HU4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="HV4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="HW4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="HX4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="HY4" s="2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="HZ4" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="IA4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="IB4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="IC4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="ID4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="IE4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="IF4" s="2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="IG4" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="IH4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="II4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="IJ4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="IK4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="IL4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="IM4" s="2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="IN4" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="IO4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="IP4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="IQ4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="IR4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="IS4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="IT4" s="2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="IU4" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="IV4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="IW4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="IX4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="IY4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="IZ4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="JA4" s="2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="JB4" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="JC4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="JD4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="JE4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="JF4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="JG4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="JH4" s="2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="JI4" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="JJ4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="JK4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="JL4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="JM4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="JN4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="JO4" s="2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="JP4" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="JQ4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="JR4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="JS4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="JT4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="JU4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="JV4" s="2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="JW4" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="JX4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="JY4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="JZ4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="KA4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="KB4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="KC4" s="2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="KD4" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="KE4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="KF4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="KG4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="KH4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="KI4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="KJ4" s="2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="KK4" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="KL4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="KM4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="KN4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="KO4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="KP4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="KQ4" s="2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="KR4" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="KS4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="KT4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="KU4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="KV4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="KW4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="KX4" s="2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="KY4" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="KZ4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="LA4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="LB4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="LC4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="LD4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="LE4" s="2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="LF4" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="LG4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="LH4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="LI4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="LJ4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="LK4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="LL4" s="2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="LM4" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="LN4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="LO4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="LP4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="LQ4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="LR4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="LS4" s="2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="LT4" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="LU4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="LV4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="LW4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="LX4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="LY4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="LZ4" s="2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="MA4" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="MB4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="MC4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="MD4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="ME4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="MF4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="MG4" s="2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="MH4" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="MI4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="MJ4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="MK4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="ML4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="MM4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="MN4" s="2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="MO4" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="MP4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="MQ4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="MR4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="MS4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="MT4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="MU4" s="2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="MV4" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="MW4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="MX4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="MY4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="MZ4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="NA4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="NB4" s="2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="NC4" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="ND4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="NE4" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:369">
       <c r="A5" t="s">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="D2:H2"/>
-[...51 lines deleted...]
-    <mergeCell ref="NB2:NE2"/>
+    <mergeCell ref="D2:J2"/>
+    <mergeCell ref="K2:Q2"/>
+    <mergeCell ref="R2:X2"/>
+    <mergeCell ref="Y2:AE2"/>
+    <mergeCell ref="AF2:AL2"/>
+    <mergeCell ref="AM2:AS2"/>
+    <mergeCell ref="AT2:AZ2"/>
+    <mergeCell ref="BA2:BG2"/>
+    <mergeCell ref="BH2:BN2"/>
+    <mergeCell ref="BO2:BU2"/>
+    <mergeCell ref="BV2:CB2"/>
+    <mergeCell ref="CC2:CI2"/>
+    <mergeCell ref="CJ2:CP2"/>
+    <mergeCell ref="CQ2:CW2"/>
+    <mergeCell ref="CX2:DD2"/>
+    <mergeCell ref="DE2:DK2"/>
+    <mergeCell ref="DL2:DR2"/>
+    <mergeCell ref="DS2:DY2"/>
+    <mergeCell ref="DZ2:EF2"/>
+    <mergeCell ref="EG2:EM2"/>
+    <mergeCell ref="EN2:ET2"/>
+    <mergeCell ref="EU2:FA2"/>
+    <mergeCell ref="FB2:FH2"/>
+    <mergeCell ref="FI2:FO2"/>
+    <mergeCell ref="FP2:FV2"/>
+    <mergeCell ref="FW2:GC2"/>
+    <mergeCell ref="GD2:GJ2"/>
+    <mergeCell ref="GK2:GQ2"/>
+    <mergeCell ref="GR2:GX2"/>
+    <mergeCell ref="GY2:HE2"/>
+    <mergeCell ref="HF2:HL2"/>
+    <mergeCell ref="HM2:HS2"/>
+    <mergeCell ref="HT2:HZ2"/>
+    <mergeCell ref="IA2:IG2"/>
+    <mergeCell ref="IH2:IN2"/>
+    <mergeCell ref="IO2:IU2"/>
+    <mergeCell ref="IV2:JB2"/>
+    <mergeCell ref="JC2:JI2"/>
+    <mergeCell ref="JJ2:JP2"/>
+    <mergeCell ref="JQ2:JW2"/>
+    <mergeCell ref="JX2:KD2"/>
+    <mergeCell ref="KE2:KK2"/>
+    <mergeCell ref="KL2:KR2"/>
+    <mergeCell ref="KS2:KY2"/>
+    <mergeCell ref="KZ2:LF2"/>
+    <mergeCell ref="LG2:LM2"/>
+    <mergeCell ref="LN2:LT2"/>
+    <mergeCell ref="LU2:MA2"/>
+    <mergeCell ref="MB2:MH2"/>
+    <mergeCell ref="MI2:MO2"/>
+    <mergeCell ref="MP2:MV2"/>
+    <mergeCell ref="MW2:NC2"/>
+    <mergeCell ref="ND2:NE2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>