--- v1 (2026-06-29)
+++ v2 (2026-09-10)
@@ -26,1323 +26,1323 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Planner" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="429">
   <si>
     <t>Projectplanner 2026</t>
   </si>
   <si>
     <t>Projecten hier</t>
   </si>
   <si>
     <t>Start</t>
   </si>
   <si>
     <t>Finish</t>
   </si>
   <si>
+    <t>01-sep</t>
+  </si>
+  <si>
+    <t>di</t>
+  </si>
+  <si>
+    <t>02-sep</t>
+  </si>
+  <si>
+    <t>wo</t>
+  </si>
+  <si>
+    <t>03-sep</t>
+  </si>
+  <si>
+    <t>do</t>
+  </si>
+  <si>
+    <t>04-sep</t>
+  </si>
+  <si>
+    <t>vr</t>
+  </si>
+  <si>
+    <t>05-sep</t>
+  </si>
+  <si>
+    <t>za</t>
+  </si>
+  <si>
+    <t>06-sep</t>
+  </si>
+  <si>
+    <t>zo</t>
+  </si>
+  <si>
+    <t>W36</t>
+  </si>
+  <si>
+    <t>07-sep</t>
+  </si>
+  <si>
+    <t>ma</t>
+  </si>
+  <si>
+    <t>08-sep</t>
+  </si>
+  <si>
+    <t>09-sep</t>
+  </si>
+  <si>
+    <t>10-sep</t>
+  </si>
+  <si>
+    <t>11-sep</t>
+  </si>
+  <si>
+    <t>12-sep</t>
+  </si>
+  <si>
+    <t>13-sep</t>
+  </si>
+  <si>
+    <t>W37</t>
+  </si>
+  <si>
+    <t>14-sep</t>
+  </si>
+  <si>
+    <t>15-sep</t>
+  </si>
+  <si>
+    <t>16-sep</t>
+  </si>
+  <si>
+    <t>17-sep</t>
+  </si>
+  <si>
+    <t>18-sep</t>
+  </si>
+  <si>
+    <t>19-sep</t>
+  </si>
+  <si>
+    <t>20-sep</t>
+  </si>
+  <si>
+    <t>W38</t>
+  </si>
+  <si>
+    <t>21-sep</t>
+  </si>
+  <si>
+    <t>22-sep</t>
+  </si>
+  <si>
+    <t>23-sep</t>
+  </si>
+  <si>
+    <t>24-sep</t>
+  </si>
+  <si>
+    <t>25-sep</t>
+  </si>
+  <si>
+    <t>26-sep</t>
+  </si>
+  <si>
+    <t>27-sep</t>
+  </si>
+  <si>
+    <t>W39</t>
+  </si>
+  <si>
+    <t>28-sep</t>
+  </si>
+  <si>
+    <t>29-sep</t>
+  </si>
+  <si>
+    <t>30-sep</t>
+  </si>
+  <si>
+    <t>01-oct</t>
+  </si>
+  <si>
+    <t>02-oct</t>
+  </si>
+  <si>
+    <t>03-oct</t>
+  </si>
+  <si>
+    <t>04-oct</t>
+  </si>
+  <si>
+    <t>W40</t>
+  </si>
+  <si>
+    <t>05-oct</t>
+  </si>
+  <si>
+    <t>06-oct</t>
+  </si>
+  <si>
+    <t>07-oct</t>
+  </si>
+  <si>
+    <t>08-oct</t>
+  </si>
+  <si>
+    <t>09-oct</t>
+  </si>
+  <si>
+    <t>10-oct</t>
+  </si>
+  <si>
+    <t>11-oct</t>
+  </si>
+  <si>
+    <t>W41</t>
+  </si>
+  <si>
+    <t>12-oct</t>
+  </si>
+  <si>
+    <t>13-oct</t>
+  </si>
+  <si>
+    <t>14-oct</t>
+  </si>
+  <si>
+    <t>15-oct</t>
+  </si>
+  <si>
+    <t>16-oct</t>
+  </si>
+  <si>
+    <t>17-oct</t>
+  </si>
+  <si>
+    <t>18-oct</t>
+  </si>
+  <si>
+    <t>W42</t>
+  </si>
+  <si>
+    <t>19-oct</t>
+  </si>
+  <si>
+    <t>20-oct</t>
+  </si>
+  <si>
+    <t>21-oct</t>
+  </si>
+  <si>
+    <t>22-oct</t>
+  </si>
+  <si>
+    <t>23-oct</t>
+  </si>
+  <si>
+    <t>24-oct</t>
+  </si>
+  <si>
+    <t>25-oct</t>
+  </si>
+  <si>
+    <t>W43</t>
+  </si>
+  <si>
+    <t>26-oct</t>
+  </si>
+  <si>
+    <t>27-oct</t>
+  </si>
+  <si>
+    <t>28-oct</t>
+  </si>
+  <si>
+    <t>29-oct</t>
+  </si>
+  <si>
+    <t>30-oct</t>
+  </si>
+  <si>
+    <t>31-oct</t>
+  </si>
+  <si>
+    <t>01-nov</t>
+  </si>
+  <si>
+    <t>W44</t>
+  </si>
+  <si>
+    <t>02-nov</t>
+  </si>
+  <si>
+    <t>03-nov</t>
+  </si>
+  <si>
+    <t>04-nov</t>
+  </si>
+  <si>
+    <t>05-nov</t>
+  </si>
+  <si>
+    <t>06-nov</t>
+  </si>
+  <si>
+    <t>07-nov</t>
+  </si>
+  <si>
+    <t>08-nov</t>
+  </si>
+  <si>
+    <t>W45</t>
+  </si>
+  <si>
+    <t>09-nov</t>
+  </si>
+  <si>
+    <t>10-nov</t>
+  </si>
+  <si>
+    <t>11-nov</t>
+  </si>
+  <si>
+    <t>12-nov</t>
+  </si>
+  <si>
+    <t>13-nov</t>
+  </si>
+  <si>
+    <t>14-nov</t>
+  </si>
+  <si>
+    <t>15-nov</t>
+  </si>
+  <si>
+    <t>W46</t>
+  </si>
+  <si>
+    <t>16-nov</t>
+  </si>
+  <si>
+    <t>17-nov</t>
+  </si>
+  <si>
+    <t>18-nov</t>
+  </si>
+  <si>
+    <t>19-nov</t>
+  </si>
+  <si>
+    <t>20-nov</t>
+  </si>
+  <si>
+    <t>21-nov</t>
+  </si>
+  <si>
+    <t>22-nov</t>
+  </si>
+  <si>
+    <t>W47</t>
+  </si>
+  <si>
+    <t>23-nov</t>
+  </si>
+  <si>
+    <t>24-nov</t>
+  </si>
+  <si>
+    <t>25-nov</t>
+  </si>
+  <si>
+    <t>26-nov</t>
+  </si>
+  <si>
+    <t>27-nov</t>
+  </si>
+  <si>
+    <t>28-nov</t>
+  </si>
+  <si>
+    <t>29-nov</t>
+  </si>
+  <si>
+    <t>W48</t>
+  </si>
+  <si>
+    <t>30-nov</t>
+  </si>
+  <si>
+    <t>01-dec</t>
+  </si>
+  <si>
+    <t>02-dec</t>
+  </si>
+  <si>
+    <t>03-dec</t>
+  </si>
+  <si>
+    <t>04-dec</t>
+  </si>
+  <si>
+    <t>05-dec</t>
+  </si>
+  <si>
+    <t>06-dec</t>
+  </si>
+  <si>
+    <t>W49</t>
+  </si>
+  <si>
+    <t>07-dec</t>
+  </si>
+  <si>
+    <t>08-dec</t>
+  </si>
+  <si>
+    <t>09-dec</t>
+  </si>
+  <si>
+    <t>10-dec</t>
+  </si>
+  <si>
+    <t>11-dec</t>
+  </si>
+  <si>
+    <t>12-dec</t>
+  </si>
+  <si>
+    <t>13-dec</t>
+  </si>
+  <si>
+    <t>W50</t>
+  </si>
+  <si>
+    <t>14-dec</t>
+  </si>
+  <si>
+    <t>15-dec</t>
+  </si>
+  <si>
+    <t>16-dec</t>
+  </si>
+  <si>
+    <t>17-dec</t>
+  </si>
+  <si>
+    <t>18-dec</t>
+  </si>
+  <si>
+    <t>19-dec</t>
+  </si>
+  <si>
+    <t>20-dec</t>
+  </si>
+  <si>
+    <t>W51</t>
+  </si>
+  <si>
+    <t>21-dec</t>
+  </si>
+  <si>
+    <t>22-dec</t>
+  </si>
+  <si>
+    <t>23-dec</t>
+  </si>
+  <si>
+    <t>24-dec</t>
+  </si>
+  <si>
+    <t>25-dec</t>
+  </si>
+  <si>
+    <t>26-dec</t>
+  </si>
+  <si>
+    <t>27-dec</t>
+  </si>
+  <si>
+    <t>W52</t>
+  </si>
+  <si>
+    <t>28-dec</t>
+  </si>
+  <si>
+    <t>29-dec</t>
+  </si>
+  <si>
+    <t>30-dec</t>
+  </si>
+  <si>
+    <t>31-dec</t>
+  </si>
+  <si>
+    <t>01-jan</t>
+  </si>
+  <si>
+    <t>02-jan</t>
+  </si>
+  <si>
+    <t>03-jan</t>
+  </si>
+  <si>
+    <t>W53</t>
+  </si>
+  <si>
+    <t>04-jan</t>
+  </si>
+  <si>
+    <t>05-jan</t>
+  </si>
+  <si>
+    <t>06-jan</t>
+  </si>
+  <si>
+    <t>07-jan</t>
+  </si>
+  <si>
+    <t>08-jan</t>
+  </si>
+  <si>
+    <t>09-jan</t>
+  </si>
+  <si>
+    <t>10-jan</t>
+  </si>
+  <si>
+    <t>W01</t>
+  </si>
+  <si>
+    <t>11-jan</t>
+  </si>
+  <si>
+    <t>12-jan</t>
+  </si>
+  <si>
+    <t>13-jan</t>
+  </si>
+  <si>
+    <t>14-jan</t>
+  </si>
+  <si>
+    <t>15-jan</t>
+  </si>
+  <si>
+    <t>16-jan</t>
+  </si>
+  <si>
+    <t>17-jan</t>
+  </si>
+  <si>
+    <t>W02</t>
+  </si>
+  <si>
+    <t>18-jan</t>
+  </si>
+  <si>
+    <t>19-jan</t>
+  </si>
+  <si>
+    <t>20-jan</t>
+  </si>
+  <si>
+    <t>21-jan</t>
+  </si>
+  <si>
+    <t>22-jan</t>
+  </si>
+  <si>
+    <t>23-jan</t>
+  </si>
+  <si>
+    <t>24-jan</t>
+  </si>
+  <si>
+    <t>W03</t>
+  </si>
+  <si>
+    <t>25-jan</t>
+  </si>
+  <si>
+    <t>26-jan</t>
+  </si>
+  <si>
+    <t>27-jan</t>
+  </si>
+  <si>
+    <t>28-jan</t>
+  </si>
+  <si>
+    <t>29-jan</t>
+  </si>
+  <si>
+    <t>30-jan</t>
+  </si>
+  <si>
+    <t>31-jan</t>
+  </si>
+  <si>
+    <t>W04</t>
+  </si>
+  <si>
+    <t>01-feb</t>
+  </si>
+  <si>
+    <t>02-feb</t>
+  </si>
+  <si>
+    <t>03-feb</t>
+  </si>
+  <si>
+    <t>04-feb</t>
+  </si>
+  <si>
+    <t>05-feb</t>
+  </si>
+  <si>
+    <t>06-feb</t>
+  </si>
+  <si>
+    <t>07-feb</t>
+  </si>
+  <si>
+    <t>W05</t>
+  </si>
+  <si>
+    <t>08-feb</t>
+  </si>
+  <si>
+    <t>09-feb</t>
+  </si>
+  <si>
+    <t>10-feb</t>
+  </si>
+  <si>
+    <t>11-feb</t>
+  </si>
+  <si>
+    <t>12-feb</t>
+  </si>
+  <si>
+    <t>13-feb</t>
+  </si>
+  <si>
+    <t>14-feb</t>
+  </si>
+  <si>
+    <t>W06</t>
+  </si>
+  <si>
+    <t>15-feb</t>
+  </si>
+  <si>
+    <t>16-feb</t>
+  </si>
+  <si>
+    <t>17-feb</t>
+  </si>
+  <si>
+    <t>18-feb</t>
+  </si>
+  <si>
+    <t>19-feb</t>
+  </si>
+  <si>
+    <t>20-feb</t>
+  </si>
+  <si>
+    <t>21-feb</t>
+  </si>
+  <si>
+    <t>W07</t>
+  </si>
+  <si>
+    <t>22-feb</t>
+  </si>
+  <si>
+    <t>23-feb</t>
+  </si>
+  <si>
+    <t>24-feb</t>
+  </si>
+  <si>
+    <t>25-feb</t>
+  </si>
+  <si>
+    <t>26-feb</t>
+  </si>
+  <si>
+    <t>27-feb</t>
+  </si>
+  <si>
+    <t>28-feb</t>
+  </si>
+  <si>
+    <t>W08</t>
+  </si>
+  <si>
+    <t>01-mar</t>
+  </si>
+  <si>
+    <t>02-mar</t>
+  </si>
+  <si>
+    <t>03-mar</t>
+  </si>
+  <si>
+    <t>04-mar</t>
+  </si>
+  <si>
+    <t>05-mar</t>
+  </si>
+  <si>
+    <t>06-mar</t>
+  </si>
+  <si>
+    <t>07-mar</t>
+  </si>
+  <si>
+    <t>W09</t>
+  </si>
+  <si>
+    <t>08-mar</t>
+  </si>
+  <si>
+    <t>09-mar</t>
+  </si>
+  <si>
+    <t>10-mar</t>
+  </si>
+  <si>
+    <t>11-mar</t>
+  </si>
+  <si>
+    <t>12-mar</t>
+  </si>
+  <si>
+    <t>13-mar</t>
+  </si>
+  <si>
+    <t>14-mar</t>
+  </si>
+  <si>
+    <t>W10</t>
+  </si>
+  <si>
+    <t>15-mar</t>
+  </si>
+  <si>
+    <t>16-mar</t>
+  </si>
+  <si>
+    <t>17-mar</t>
+  </si>
+  <si>
+    <t>18-mar</t>
+  </si>
+  <si>
+    <t>19-mar</t>
+  </si>
+  <si>
+    <t>20-mar</t>
+  </si>
+  <si>
+    <t>21-mar</t>
+  </si>
+  <si>
+    <t>W11</t>
+  </si>
+  <si>
+    <t>22-mar</t>
+  </si>
+  <si>
+    <t>23-mar</t>
+  </si>
+  <si>
+    <t>24-mar</t>
+  </si>
+  <si>
+    <t>25-mar</t>
+  </si>
+  <si>
+    <t>26-mar</t>
+  </si>
+  <si>
+    <t>27-mar</t>
+  </si>
+  <si>
+    <t>28-mar</t>
+  </si>
+  <si>
+    <t>W12</t>
+  </si>
+  <si>
+    <t>29-mar</t>
+  </si>
+  <si>
+    <t>30-mar</t>
+  </si>
+  <si>
+    <t>31-mar</t>
+  </si>
+  <si>
+    <t>01-apr</t>
+  </si>
+  <si>
+    <t>02-apr</t>
+  </si>
+  <si>
+    <t>03-apr</t>
+  </si>
+  <si>
+    <t>04-apr</t>
+  </si>
+  <si>
+    <t>W13</t>
+  </si>
+  <si>
+    <t>05-apr</t>
+  </si>
+  <si>
+    <t>06-apr</t>
+  </si>
+  <si>
+    <t>07-apr</t>
+  </si>
+  <si>
+    <t>08-apr</t>
+  </si>
+  <si>
+    <t>09-apr</t>
+  </si>
+  <si>
+    <t>10-apr</t>
+  </si>
+  <si>
+    <t>11-apr</t>
+  </si>
+  <si>
+    <t>W14</t>
+  </si>
+  <si>
+    <t>12-apr</t>
+  </si>
+  <si>
+    <t>13-apr</t>
+  </si>
+  <si>
+    <t>14-apr</t>
+  </si>
+  <si>
+    <t>15-apr</t>
+  </si>
+  <si>
+    <t>16-apr</t>
+  </si>
+  <si>
+    <t>17-apr</t>
+  </si>
+  <si>
+    <t>18-apr</t>
+  </si>
+  <si>
+    <t>W15</t>
+  </si>
+  <si>
+    <t>19-apr</t>
+  </si>
+  <si>
+    <t>20-apr</t>
+  </si>
+  <si>
+    <t>21-apr</t>
+  </si>
+  <si>
+    <t>22-apr</t>
+  </si>
+  <si>
+    <t>23-apr</t>
+  </si>
+  <si>
+    <t>24-apr</t>
+  </si>
+  <si>
+    <t>25-apr</t>
+  </si>
+  <si>
+    <t>W16</t>
+  </si>
+  <si>
+    <t>26-apr</t>
+  </si>
+  <si>
+    <t>27-apr</t>
+  </si>
+  <si>
+    <t>28-apr</t>
+  </si>
+  <si>
+    <t>29-apr</t>
+  </si>
+  <si>
+    <t>30-apr</t>
+  </si>
+  <si>
+    <t>01-may</t>
+  </si>
+  <si>
+    <t>02-may</t>
+  </si>
+  <si>
+    <t>W17</t>
+  </si>
+  <si>
+    <t>03-may</t>
+  </si>
+  <si>
+    <t>04-may</t>
+  </si>
+  <si>
+    <t>05-may</t>
+  </si>
+  <si>
+    <t>06-may</t>
+  </si>
+  <si>
+    <t>07-may</t>
+  </si>
+  <si>
+    <t>08-may</t>
+  </si>
+  <si>
+    <t>09-may</t>
+  </si>
+  <si>
+    <t>W18</t>
+  </si>
+  <si>
+    <t>10-may</t>
+  </si>
+  <si>
+    <t>11-may</t>
+  </si>
+  <si>
+    <t>12-may</t>
+  </si>
+  <si>
+    <t>13-may</t>
+  </si>
+  <si>
+    <t>14-may</t>
+  </si>
+  <si>
+    <t>15-may</t>
+  </si>
+  <si>
+    <t>16-may</t>
+  </si>
+  <si>
+    <t>W19</t>
+  </si>
+  <si>
+    <t>17-may</t>
+  </si>
+  <si>
+    <t>18-may</t>
+  </si>
+  <si>
+    <t>19-may</t>
+  </si>
+  <si>
+    <t>20-may</t>
+  </si>
+  <si>
+    <t>21-may</t>
+  </si>
+  <si>
+    <t>22-may</t>
+  </si>
+  <si>
+    <t>23-may</t>
+  </si>
+  <si>
+    <t>W20</t>
+  </si>
+  <si>
+    <t>24-may</t>
+  </si>
+  <si>
+    <t>25-may</t>
+  </si>
+  <si>
+    <t>26-may</t>
+  </si>
+  <si>
+    <t>27-may</t>
+  </si>
+  <si>
+    <t>28-may</t>
+  </si>
+  <si>
+    <t>29-may</t>
+  </si>
+  <si>
+    <t>30-may</t>
+  </si>
+  <si>
+    <t>W21</t>
+  </si>
+  <si>
+    <t>31-may</t>
+  </si>
+  <si>
     <t>01-jun</t>
   </si>
   <si>
-    <t>ma</t>
-[...1 lines deleted...]
-  <si>
     <t>02-jun</t>
   </si>
   <si>
-    <t>di</t>
-[...1 lines deleted...]
-  <si>
     <t>03-jun</t>
   </si>
   <si>
-    <t>wo</t>
-[...1 lines deleted...]
-  <si>
     <t>04-jun</t>
   </si>
   <si>
-    <t>do</t>
-[...1 lines deleted...]
-  <si>
     <t>05-jun</t>
   </si>
   <si>
-    <t>vr</t>
-[...1 lines deleted...]
-  <si>
     <t>06-jun</t>
   </si>
   <si>
-    <t>za</t>
+    <t>W22</t>
   </si>
   <si>
     <t>07-jun</t>
   </si>
   <si>
-    <t>zo</t>
+    <t>08-jun</t>
+  </si>
+  <si>
+    <t>09-jun</t>
+  </si>
+  <si>
+    <t>10-jun</t>
+  </si>
+  <si>
+    <t>11-jun</t>
+  </si>
+  <si>
+    <t>12-jun</t>
+  </si>
+  <si>
+    <t>13-jun</t>
   </si>
   <si>
     <t>W23</t>
   </si>
   <si>
-    <t>08-jun</t>
-[...16 lines deleted...]
-  <si>
     <t>14-jun</t>
   </si>
   <si>
+    <t>15-jun</t>
+  </si>
+  <si>
+    <t>16-jun</t>
+  </si>
+  <si>
+    <t>17-jun</t>
+  </si>
+  <si>
+    <t>18-jun</t>
+  </si>
+  <si>
+    <t>19-jun</t>
+  </si>
+  <si>
+    <t>20-jun</t>
+  </si>
+  <si>
     <t>W24</t>
   </si>
   <si>
-    <t>15-jun</t>
-[...16 lines deleted...]
-  <si>
     <t>21-jun</t>
   </si>
   <si>
+    <t>22-jun</t>
+  </si>
+  <si>
+    <t>23-jun</t>
+  </si>
+  <si>
+    <t>24-jun</t>
+  </si>
+  <si>
+    <t>25-jun</t>
+  </si>
+  <si>
+    <t>26-jun</t>
+  </si>
+  <si>
+    <t>27-jun</t>
+  </si>
+  <si>
     <t>W25</t>
   </si>
   <si>
-    <t>22-jun</t>
-[...16 lines deleted...]
-  <si>
     <t>28-jun</t>
   </si>
   <si>
+    <t>29-jun</t>
+  </si>
+  <si>
+    <t>30-jun</t>
+  </si>
+  <si>
+    <t>01-jul</t>
+  </si>
+  <si>
+    <t>02-jul</t>
+  </si>
+  <si>
+    <t>03-jul</t>
+  </si>
+  <si>
+    <t>04-jul</t>
+  </si>
+  <si>
     <t>W26</t>
   </si>
   <si>
-    <t>29-jun</t>
-[...16 lines deleted...]
-  <si>
     <t>05-jul</t>
   </si>
   <si>
+    <t>06-jul</t>
+  </si>
+  <si>
+    <t>07-jul</t>
+  </si>
+  <si>
+    <t>08-jul</t>
+  </si>
+  <si>
+    <t>09-jul</t>
+  </si>
+  <si>
+    <t>10-jul</t>
+  </si>
+  <si>
+    <t>11-jul</t>
+  </si>
+  <si>
     <t>W27</t>
   </si>
   <si>
-    <t>06-jul</t>
-[...16 lines deleted...]
-  <si>
     <t>12-jul</t>
   </si>
   <si>
+    <t>13-jul</t>
+  </si>
+  <si>
+    <t>14-jul</t>
+  </si>
+  <si>
+    <t>15-jul</t>
+  </si>
+  <si>
+    <t>16-jul</t>
+  </si>
+  <si>
+    <t>17-jul</t>
+  </si>
+  <si>
+    <t>18-jul</t>
+  </si>
+  <si>
     <t>W28</t>
   </si>
   <si>
-    <t>13-jul</t>
-[...16 lines deleted...]
-  <si>
     <t>19-jul</t>
   </si>
   <si>
+    <t>20-jul</t>
+  </si>
+  <si>
+    <t>21-jul</t>
+  </si>
+  <si>
+    <t>22-jul</t>
+  </si>
+  <si>
+    <t>23-jul</t>
+  </si>
+  <si>
+    <t>24-jul</t>
+  </si>
+  <si>
+    <t>25-jul</t>
+  </si>
+  <si>
     <t>W29</t>
   </si>
   <si>
-    <t>20-jul</t>
-[...16 lines deleted...]
-  <si>
     <t>26-jul</t>
   </si>
   <si>
+    <t>27-jul</t>
+  </si>
+  <si>
+    <t>28-jul</t>
+  </si>
+  <si>
+    <t>29-jul</t>
+  </si>
+  <si>
+    <t>30-jul</t>
+  </si>
+  <si>
+    <t>31-jul</t>
+  </si>
+  <si>
+    <t>01-aug</t>
+  </si>
+  <si>
     <t>W30</t>
   </si>
   <si>
-    <t>27-jul</t>
-[...16 lines deleted...]
-  <si>
     <t>02-aug</t>
   </si>
   <si>
+    <t>03-aug</t>
+  </si>
+  <si>
+    <t>04-aug</t>
+  </si>
+  <si>
+    <t>05-aug</t>
+  </si>
+  <si>
+    <t>06-aug</t>
+  </si>
+  <si>
+    <t>07-aug</t>
+  </si>
+  <si>
+    <t>08-aug</t>
+  </si>
+  <si>
     <t>W31</t>
   </si>
   <si>
-    <t>03-aug</t>
-[...16 lines deleted...]
-  <si>
     <t>09-aug</t>
   </si>
   <si>
+    <t>10-aug</t>
+  </si>
+  <si>
+    <t>11-aug</t>
+  </si>
+  <si>
+    <t>12-aug</t>
+  </si>
+  <si>
+    <t>13-aug</t>
+  </si>
+  <si>
+    <t>14-aug</t>
+  </si>
+  <si>
+    <t>15-aug</t>
+  </si>
+  <si>
     <t>W32</t>
   </si>
   <si>
-    <t>10-aug</t>
-[...16 lines deleted...]
-  <si>
     <t>16-aug</t>
   </si>
   <si>
+    <t>17-aug</t>
+  </si>
+  <si>
+    <t>18-aug</t>
+  </si>
+  <si>
+    <t>19-aug</t>
+  </si>
+  <si>
+    <t>20-aug</t>
+  </si>
+  <si>
+    <t>21-aug</t>
+  </si>
+  <si>
+    <t>22-aug</t>
+  </si>
+  <si>
     <t>W33</t>
   </si>
   <si>
-    <t>17-aug</t>
-[...16 lines deleted...]
-  <si>
     <t>23-aug</t>
   </si>
   <si>
+    <t>24-aug</t>
+  </si>
+  <si>
+    <t>25-aug</t>
+  </si>
+  <si>
+    <t>26-aug</t>
+  </si>
+  <si>
+    <t>27-aug</t>
+  </si>
+  <si>
+    <t>28-aug</t>
+  </si>
+  <si>
+    <t>29-aug</t>
+  </si>
+  <si>
     <t>W34</t>
   </si>
   <si>
-    <t>24-aug</t>
-[...16 lines deleted...]
-  <si>
     <t>30-aug</t>
   </si>
   <si>
+    <t>31-aug</t>
+  </si>
+  <si>
     <t>W35</t>
-  </si>
-[...940 lines deleted...]
-    <t>W22</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1665,2858 +1665,2858 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:NE5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="ND2" sqref="ND2"/>
+      <selection activeCell="NC2" sqref="NC2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="4" customWidth="true" style="0"/>
     <col min="5" max="5" width="4" customWidth="true" style="0"/>
     <col min="6" max="6" width="4" customWidth="true" style="0"/>
     <col min="7" max="7" width="4" customWidth="true" style="0"/>
-    <col min="8" max="8" width="4" customWidth="true" style="0"/>
+    <col min="8" max="8" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="1" hidden="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="4" customWidth="true" style="0"/>
     <col min="11" max="11" width="4" customWidth="true" style="0"/>
     <col min="12" max="12" width="4" customWidth="true" style="0"/>
     <col min="13" max="13" width="4" customWidth="true" style="0"/>
     <col min="14" max="14" width="4" customWidth="true" style="0"/>
-    <col min="15" max="15" width="4" customWidth="true" style="0"/>
+    <col min="15" max="15" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="1" hidden="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="4" customWidth="true" style="0"/>
     <col min="18" max="18" width="4" customWidth="true" style="0"/>
     <col min="19" max="19" width="4" customWidth="true" style="0"/>
     <col min="20" max="20" width="4" customWidth="true" style="0"/>
     <col min="21" max="21" width="4" customWidth="true" style="0"/>
-    <col min="22" max="22" width="4" customWidth="true" style="0"/>
+    <col min="22" max="22" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="1" hidden="true" customWidth="true" style="0"/>
-    <col min="24" max="24" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="4" customWidth="true" style="0"/>
     <col min="25" max="25" width="4" customWidth="true" style="0"/>
     <col min="26" max="26" width="4" customWidth="true" style="0"/>
     <col min="27" max="27" width="4" customWidth="true" style="0"/>
     <col min="28" max="28" width="4" customWidth="true" style="0"/>
-    <col min="29" max="29" width="4" customWidth="true" style="0"/>
+    <col min="29" max="29" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="1" hidden="true" customWidth="true" style="0"/>
-    <col min="31" max="31" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="31" max="31" width="4" customWidth="true" style="0"/>
     <col min="32" max="32" width="4" customWidth="true" style="0"/>
     <col min="33" max="33" width="4" customWidth="true" style="0"/>
     <col min="34" max="34" width="4" customWidth="true" style="0"/>
     <col min="35" max="35" width="4" customWidth="true" style="0"/>
-    <col min="36" max="36" width="4" customWidth="true" style="0"/>
+    <col min="36" max="36" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="1" hidden="true" customWidth="true" style="0"/>
-    <col min="38" max="38" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="38" max="38" width="4" customWidth="true" style="0"/>
     <col min="39" max="39" width="4" customWidth="true" style="0"/>
     <col min="40" max="40" width="4" customWidth="true" style="0"/>
     <col min="41" max="41" width="4" customWidth="true" style="0"/>
     <col min="42" max="42" width="4" customWidth="true" style="0"/>
-    <col min="43" max="43" width="4" customWidth="true" style="0"/>
+    <col min="43" max="43" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="1" hidden="true" customWidth="true" style="0"/>
-    <col min="45" max="45" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="45" max="45" width="4" customWidth="true" style="0"/>
     <col min="46" max="46" width="4" customWidth="true" style="0"/>
     <col min="47" max="47" width="4" customWidth="true" style="0"/>
     <col min="48" max="48" width="4" customWidth="true" style="0"/>
     <col min="49" max="49" width="4" customWidth="true" style="0"/>
-    <col min="50" max="50" width="4" customWidth="true" style="0"/>
+    <col min="50" max="50" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="1" hidden="true" customWidth="true" style="0"/>
-    <col min="52" max="52" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="52" max="52" width="4" customWidth="true" style="0"/>
     <col min="53" max="53" width="4" customWidth="true" style="0"/>
     <col min="54" max="54" width="4" customWidth="true" style="0"/>
     <col min="55" max="55" width="4" customWidth="true" style="0"/>
     <col min="56" max="56" width="4" customWidth="true" style="0"/>
-    <col min="57" max="57" width="4" customWidth="true" style="0"/>
+    <col min="57" max="57" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="1" hidden="true" customWidth="true" style="0"/>
-    <col min="59" max="59" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="59" max="59" width="4" customWidth="true" style="0"/>
     <col min="60" max="60" width="4" customWidth="true" style="0"/>
     <col min="61" max="61" width="4" customWidth="true" style="0"/>
     <col min="62" max="62" width="4" customWidth="true" style="0"/>
     <col min="63" max="63" width="4" customWidth="true" style="0"/>
-    <col min="64" max="64" width="4" customWidth="true" style="0"/>
+    <col min="64" max="64" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="1" hidden="true" customWidth="true" style="0"/>
-    <col min="66" max="66" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="66" max="66" width="4" customWidth="true" style="0"/>
     <col min="67" max="67" width="4" customWidth="true" style="0"/>
     <col min="68" max="68" width="4" customWidth="true" style="0"/>
     <col min="69" max="69" width="4" customWidth="true" style="0"/>
     <col min="70" max="70" width="4" customWidth="true" style="0"/>
-    <col min="71" max="71" width="4" customWidth="true" style="0"/>
+    <col min="71" max="71" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="1" hidden="true" customWidth="true" style="0"/>
-    <col min="73" max="73" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="73" max="73" width="4" customWidth="true" style="0"/>
     <col min="74" max="74" width="4" customWidth="true" style="0"/>
     <col min="75" max="75" width="4" customWidth="true" style="0"/>
     <col min="76" max="76" width="4" customWidth="true" style="0"/>
     <col min="77" max="77" width="4" customWidth="true" style="0"/>
-    <col min="78" max="78" width="4" customWidth="true" style="0"/>
+    <col min="78" max="78" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="1" hidden="true" customWidth="true" style="0"/>
-    <col min="80" max="80" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="80" max="80" width="4" customWidth="true" style="0"/>
     <col min="81" max="81" width="4" customWidth="true" style="0"/>
     <col min="82" max="82" width="4" customWidth="true" style="0"/>
     <col min="83" max="83" width="4" customWidth="true" style="0"/>
     <col min="84" max="84" width="4" customWidth="true" style="0"/>
-    <col min="85" max="85" width="4" customWidth="true" style="0"/>
+    <col min="85" max="85" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="86" max="86" width="1" hidden="true" customWidth="true" style="0"/>
-    <col min="87" max="87" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="87" max="87" width="4" customWidth="true" style="0"/>
     <col min="88" max="88" width="4" customWidth="true" style="0"/>
     <col min="89" max="89" width="4" customWidth="true" style="0"/>
     <col min="90" max="90" width="4" customWidth="true" style="0"/>
     <col min="91" max="91" width="4" customWidth="true" style="0"/>
-    <col min="92" max="92" width="4" customWidth="true" style="0"/>
+    <col min="92" max="92" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="93" max="93" width="1" hidden="true" customWidth="true" style="0"/>
-    <col min="94" max="94" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="94" max="94" width="4" customWidth="true" style="0"/>
     <col min="95" max="95" width="4" customWidth="true" style="0"/>
     <col min="96" max="96" width="4" customWidth="true" style="0"/>
     <col min="97" max="97" width="4" customWidth="true" style="0"/>
     <col min="98" max="98" width="4" customWidth="true" style="0"/>
-    <col min="99" max="99" width="4" customWidth="true" style="0"/>
+    <col min="99" max="99" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="100" max="100" width="1" hidden="true" customWidth="true" style="0"/>
-    <col min="101" max="101" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="101" max="101" width="4" customWidth="true" style="0"/>
     <col min="102" max="102" width="4" customWidth="true" style="0"/>
     <col min="103" max="103" width="4" customWidth="true" style="0"/>
     <col min="104" max="104" width="4" customWidth="true" style="0"/>
     <col min="105" max="105" width="4" customWidth="true" style="0"/>
-    <col min="106" max="106" width="4" customWidth="true" style="0"/>
+    <col min="106" max="106" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="107" max="107" width="1" hidden="true" customWidth="true" style="0"/>
-    <col min="108" max="108" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="108" max="108" width="4" customWidth="true" style="0"/>
     <col min="109" max="109" width="4" customWidth="true" style="0"/>
     <col min="110" max="110" width="4" customWidth="true" style="0"/>
     <col min="111" max="111" width="4" customWidth="true" style="0"/>
     <col min="112" max="112" width="4" customWidth="true" style="0"/>
-    <col min="113" max="113" width="4" customWidth="true" style="0"/>
+    <col min="113" max="113" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="114" max="114" width="1" hidden="true" customWidth="true" style="0"/>
-    <col min="115" max="115" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="115" max="115" width="4" customWidth="true" style="0"/>
     <col min="116" max="116" width="4" customWidth="true" style="0"/>
     <col min="117" max="117" width="4" customWidth="true" style="0"/>
     <col min="118" max="118" width="4" customWidth="true" style="0"/>
     <col min="119" max="119" width="4" customWidth="true" style="0"/>
-    <col min="120" max="120" width="4" customWidth="true" style="0"/>
+    <col min="120" max="120" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="121" max="121" width="1" hidden="true" customWidth="true" style="0"/>
-    <col min="122" max="122" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="122" max="122" width="4" customWidth="true" style="0"/>
     <col min="123" max="123" width="4" customWidth="true" style="0"/>
     <col min="124" max="124" width="4" customWidth="true" style="0"/>
     <col min="125" max="125" width="4" customWidth="true" style="0"/>
     <col min="126" max="126" width="4" customWidth="true" style="0"/>
-    <col min="127" max="127" width="4" customWidth="true" style="0"/>
+    <col min="127" max="127" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="128" max="128" width="1" hidden="true" customWidth="true" style="0"/>
-    <col min="129" max="129" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="129" max="129" width="4" customWidth="true" style="0"/>
     <col min="130" max="130" width="4" customWidth="true" style="0"/>
     <col min="131" max="131" width="4" customWidth="true" style="0"/>
     <col min="132" max="132" width="4" customWidth="true" style="0"/>
     <col min="133" max="133" width="4" customWidth="true" style="0"/>
-    <col min="134" max="134" width="4" customWidth="true" style="0"/>
+    <col min="134" max="134" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="135" max="135" width="1" hidden="true" customWidth="true" style="0"/>
-    <col min="136" max="136" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="136" max="136" width="4" customWidth="true" style="0"/>
     <col min="137" max="137" width="4" customWidth="true" style="0"/>
     <col min="138" max="138" width="4" customWidth="true" style="0"/>
     <col min="139" max="139" width="4" customWidth="true" style="0"/>
     <col min="140" max="140" width="4" customWidth="true" style="0"/>
-    <col min="141" max="141" width="4" customWidth="true" style="0"/>
+    <col min="141" max="141" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="142" max="142" width="1" hidden="true" customWidth="true" style="0"/>
-    <col min="143" max="143" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="143" max="143" width="4" customWidth="true" style="0"/>
     <col min="144" max="144" width="4" customWidth="true" style="0"/>
     <col min="145" max="145" width="4" customWidth="true" style="0"/>
     <col min="146" max="146" width="4" customWidth="true" style="0"/>
     <col min="147" max="147" width="4" customWidth="true" style="0"/>
-    <col min="148" max="148" width="4" customWidth="true" style="0"/>
+    <col min="148" max="148" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="149" max="149" width="1" hidden="true" customWidth="true" style="0"/>
-    <col min="150" max="150" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="150" max="150" width="4" customWidth="true" style="0"/>
     <col min="151" max="151" width="4" customWidth="true" style="0"/>
     <col min="152" max="152" width="4" customWidth="true" style="0"/>
     <col min="153" max="153" width="4" customWidth="true" style="0"/>
     <col min="154" max="154" width="4" customWidth="true" style="0"/>
-    <col min="155" max="155" width="4" customWidth="true" style="0"/>
+    <col min="155" max="155" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="156" max="156" width="1" hidden="true" customWidth="true" style="0"/>
-    <col min="157" max="157" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="157" max="157" width="4" customWidth="true" style="0"/>
     <col min="158" max="158" width="4" customWidth="true" style="0"/>
     <col min="159" max="159" width="4" customWidth="true" style="0"/>
     <col min="160" max="160" width="4" customWidth="true" style="0"/>
     <col min="161" max="161" width="4" customWidth="true" style="0"/>
-    <col min="162" max="162" width="4" customWidth="true" style="0"/>
+    <col min="162" max="162" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="163" max="163" width="1" hidden="true" customWidth="true" style="0"/>
-    <col min="164" max="164" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="164" max="164" width="4" customWidth="true" style="0"/>
     <col min="165" max="165" width="4" customWidth="true" style="0"/>
     <col min="166" max="166" width="4" customWidth="true" style="0"/>
     <col min="167" max="167" width="4" customWidth="true" style="0"/>
     <col min="168" max="168" width="4" customWidth="true" style="0"/>
-    <col min="169" max="169" width="4" customWidth="true" style="0"/>
+    <col min="169" max="169" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="170" max="170" width="1" hidden="true" customWidth="true" style="0"/>
-    <col min="171" max="171" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="171" max="171" width="4" customWidth="true" style="0"/>
     <col min="172" max="172" width="4" customWidth="true" style="0"/>
     <col min="173" max="173" width="4" customWidth="true" style="0"/>
     <col min="174" max="174" width="4" customWidth="true" style="0"/>
     <col min="175" max="175" width="4" customWidth="true" style="0"/>
-    <col min="176" max="176" width="4" customWidth="true" style="0"/>
+    <col min="176" max="176" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="177" max="177" width="1" hidden="true" customWidth="true" style="0"/>
-    <col min="178" max="178" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="178" max="178" width="4" customWidth="true" style="0"/>
     <col min="179" max="179" width="4" customWidth="true" style="0"/>
     <col min="180" max="180" width="4" customWidth="true" style="0"/>
     <col min="181" max="181" width="4" customWidth="true" style="0"/>
     <col min="182" max="182" width="4" customWidth="true" style="0"/>
-    <col min="183" max="183" width="4" customWidth="true" style="0"/>
+    <col min="183" max="183" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="184" max="184" width="1" hidden="true" customWidth="true" style="0"/>
-    <col min="185" max="185" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="185" max="185" width="4" customWidth="true" style="0"/>
     <col min="186" max="186" width="4" customWidth="true" style="0"/>
     <col min="187" max="187" width="4" customWidth="true" style="0"/>
     <col min="188" max="188" width="4" customWidth="true" style="0"/>
     <col min="189" max="189" width="4" customWidth="true" style="0"/>
-    <col min="190" max="190" width="4" customWidth="true" style="0"/>
+    <col min="190" max="190" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="191" max="191" width="1" hidden="true" customWidth="true" style="0"/>
-    <col min="192" max="192" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="192" max="192" width="4" customWidth="true" style="0"/>
     <col min="193" max="193" width="4" customWidth="true" style="0"/>
     <col min="194" max="194" width="4" customWidth="true" style="0"/>
     <col min="195" max="195" width="4" customWidth="true" style="0"/>
     <col min="196" max="196" width="4" customWidth="true" style="0"/>
-    <col min="197" max="197" width="4" customWidth="true" style="0"/>
+    <col min="197" max="197" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="198" max="198" width="1" hidden="true" customWidth="true" style="0"/>
-    <col min="199" max="199" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="199" max="199" width="4" customWidth="true" style="0"/>
     <col min="200" max="200" width="4" customWidth="true" style="0"/>
     <col min="201" max="201" width="4" customWidth="true" style="0"/>
     <col min="202" max="202" width="4" customWidth="true" style="0"/>
     <col min="203" max="203" width="4" customWidth="true" style="0"/>
-    <col min="204" max="204" width="4" customWidth="true" style="0"/>
+    <col min="204" max="204" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="205" max="205" width="1" hidden="true" customWidth="true" style="0"/>
-    <col min="206" max="206" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="206" max="206" width="4" customWidth="true" style="0"/>
     <col min="207" max="207" width="4" customWidth="true" style="0"/>
     <col min="208" max="208" width="4" customWidth="true" style="0"/>
     <col min="209" max="209" width="4" customWidth="true" style="0"/>
     <col min="210" max="210" width="4" customWidth="true" style="0"/>
-    <col min="211" max="211" width="4" customWidth="true" style="0"/>
+    <col min="211" max="211" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="212" max="212" width="1" hidden="true" customWidth="true" style="0"/>
-    <col min="213" max="213" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="213" max="213" width="4" customWidth="true" style="0"/>
     <col min="214" max="214" width="4" customWidth="true" style="0"/>
     <col min="215" max="215" width="4" customWidth="true" style="0"/>
     <col min="216" max="216" width="4" customWidth="true" style="0"/>
     <col min="217" max="217" width="4" customWidth="true" style="0"/>
-    <col min="218" max="218" width="4" customWidth="true" style="0"/>
+    <col min="218" max="218" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="219" max="219" width="1" hidden="true" customWidth="true" style="0"/>
-    <col min="220" max="220" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="220" max="220" width="4" customWidth="true" style="0"/>
     <col min="221" max="221" width="4" customWidth="true" style="0"/>
     <col min="222" max="222" width="4" customWidth="true" style="0"/>
     <col min="223" max="223" width="4" customWidth="true" style="0"/>
     <col min="224" max="224" width="4" customWidth="true" style="0"/>
-    <col min="225" max="225" width="4" customWidth="true" style="0"/>
+    <col min="225" max="225" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="226" max="226" width="1" hidden="true" customWidth="true" style="0"/>
-    <col min="227" max="227" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="227" max="227" width="4" customWidth="true" style="0"/>
     <col min="228" max="228" width="4" customWidth="true" style="0"/>
     <col min="229" max="229" width="4" customWidth="true" style="0"/>
     <col min="230" max="230" width="4" customWidth="true" style="0"/>
     <col min="231" max="231" width="4" customWidth="true" style="0"/>
-    <col min="232" max="232" width="4" customWidth="true" style="0"/>
+    <col min="232" max="232" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="233" max="233" width="1" hidden="true" customWidth="true" style="0"/>
-    <col min="234" max="234" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="234" max="234" width="4" customWidth="true" style="0"/>
     <col min="235" max="235" width="4" customWidth="true" style="0"/>
     <col min="236" max="236" width="4" customWidth="true" style="0"/>
     <col min="237" max="237" width="4" customWidth="true" style="0"/>
     <col min="238" max="238" width="4" customWidth="true" style="0"/>
-    <col min="239" max="239" width="4" customWidth="true" style="0"/>
+    <col min="239" max="239" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="240" max="240" width="1" hidden="true" customWidth="true" style="0"/>
-    <col min="241" max="241" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="241" max="241" width="4" customWidth="true" style="0"/>
     <col min="242" max="242" width="4" customWidth="true" style="0"/>
     <col min="243" max="243" width="4" customWidth="true" style="0"/>
     <col min="244" max="244" width="4" customWidth="true" style="0"/>
     <col min="245" max="245" width="4" customWidth="true" style="0"/>
-    <col min="246" max="246" width="4" customWidth="true" style="0"/>
+    <col min="246" max="246" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="247" max="247" width="1" hidden="true" customWidth="true" style="0"/>
-    <col min="248" max="248" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="248" max="248" width="4" customWidth="true" style="0"/>
     <col min="249" max="249" width="4" customWidth="true" style="0"/>
     <col min="250" max="250" width="4" customWidth="true" style="0"/>
     <col min="251" max="251" width="4" customWidth="true" style="0"/>
     <col min="252" max="252" width="4" customWidth="true" style="0"/>
-    <col min="253" max="253" width="4" customWidth="true" style="0"/>
+    <col min="253" max="253" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="254" max="254" width="1" hidden="true" customWidth="true" style="0"/>
-    <col min="255" max="255" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="255" max="255" width="4" customWidth="true" style="0"/>
     <col min="256" max="256" width="4" customWidth="true" style="0"/>
     <col min="257" max="257" width="4" customWidth="true" style="0"/>
     <col min="258" max="258" width="4" customWidth="true" style="0"/>
     <col min="259" max="259" width="4" customWidth="true" style="0"/>
-    <col min="260" max="260" width="4" customWidth="true" style="0"/>
+    <col min="260" max="260" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="261" max="261" width="1" hidden="true" customWidth="true" style="0"/>
-    <col min="262" max="262" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="262" max="262" width="4" customWidth="true" style="0"/>
     <col min="263" max="263" width="4" customWidth="true" style="0"/>
     <col min="264" max="264" width="4" customWidth="true" style="0"/>
     <col min="265" max="265" width="4" customWidth="true" style="0"/>
     <col min="266" max="266" width="4" customWidth="true" style="0"/>
-    <col min="267" max="267" width="4" customWidth="true" style="0"/>
+    <col min="267" max="267" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="268" max="268" width="1" hidden="true" customWidth="true" style="0"/>
-    <col min="269" max="269" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="269" max="269" width="4" customWidth="true" style="0"/>
     <col min="270" max="270" width="4" customWidth="true" style="0"/>
     <col min="271" max="271" width="4" customWidth="true" style="0"/>
     <col min="272" max="272" width="4" customWidth="true" style="0"/>
     <col min="273" max="273" width="4" customWidth="true" style="0"/>
-    <col min="274" max="274" width="4" customWidth="true" style="0"/>
+    <col min="274" max="274" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="275" max="275" width="1" hidden="true" customWidth="true" style="0"/>
-    <col min="276" max="276" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="276" max="276" width="4" customWidth="true" style="0"/>
     <col min="277" max="277" width="4" customWidth="true" style="0"/>
     <col min="278" max="278" width="4" customWidth="true" style="0"/>
     <col min="279" max="279" width="4" customWidth="true" style="0"/>
     <col min="280" max="280" width="4" customWidth="true" style="0"/>
-    <col min="281" max="281" width="4" customWidth="true" style="0"/>
+    <col min="281" max="281" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="282" max="282" width="1" hidden="true" customWidth="true" style="0"/>
-    <col min="283" max="283" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="283" max="283" width="4" customWidth="true" style="0"/>
     <col min="284" max="284" width="4" customWidth="true" style="0"/>
     <col min="285" max="285" width="4" customWidth="true" style="0"/>
     <col min="286" max="286" width="4" customWidth="true" style="0"/>
     <col min="287" max="287" width="4" customWidth="true" style="0"/>
-    <col min="288" max="288" width="4" customWidth="true" style="0"/>
+    <col min="288" max="288" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="289" max="289" width="1" hidden="true" customWidth="true" style="0"/>
-    <col min="290" max="290" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="290" max="290" width="4" customWidth="true" style="0"/>
     <col min="291" max="291" width="4" customWidth="true" style="0"/>
     <col min="292" max="292" width="4" customWidth="true" style="0"/>
     <col min="293" max="293" width="4" customWidth="true" style="0"/>
     <col min="294" max="294" width="4" customWidth="true" style="0"/>
-    <col min="295" max="295" width="4" customWidth="true" style="0"/>
+    <col min="295" max="295" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="296" max="296" width="1" hidden="true" customWidth="true" style="0"/>
-    <col min="297" max="297" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="297" max="297" width="4" customWidth="true" style="0"/>
     <col min="298" max="298" width="4" customWidth="true" style="0"/>
     <col min="299" max="299" width="4" customWidth="true" style="0"/>
     <col min="300" max="300" width="4" customWidth="true" style="0"/>
     <col min="301" max="301" width="4" customWidth="true" style="0"/>
-    <col min="302" max="302" width="4" customWidth="true" style="0"/>
+    <col min="302" max="302" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="303" max="303" width="1" hidden="true" customWidth="true" style="0"/>
-    <col min="304" max="304" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="304" max="304" width="4" customWidth="true" style="0"/>
     <col min="305" max="305" width="4" customWidth="true" style="0"/>
     <col min="306" max="306" width="4" customWidth="true" style="0"/>
     <col min="307" max="307" width="4" customWidth="true" style="0"/>
     <col min="308" max="308" width="4" customWidth="true" style="0"/>
-    <col min="309" max="309" width="4" customWidth="true" style="0"/>
+    <col min="309" max="309" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="310" max="310" width="1" hidden="true" customWidth="true" style="0"/>
-    <col min="311" max="311" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="311" max="311" width="4" customWidth="true" style="0"/>
     <col min="312" max="312" width="4" customWidth="true" style="0"/>
     <col min="313" max="313" width="4" customWidth="true" style="0"/>
     <col min="314" max="314" width="4" customWidth="true" style="0"/>
     <col min="315" max="315" width="4" customWidth="true" style="0"/>
-    <col min="316" max="316" width="4" customWidth="true" style="0"/>
+    <col min="316" max="316" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="317" max="317" width="1" hidden="true" customWidth="true" style="0"/>
-    <col min="318" max="318" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="318" max="318" width="4" customWidth="true" style="0"/>
     <col min="319" max="319" width="4" customWidth="true" style="0"/>
     <col min="320" max="320" width="4" customWidth="true" style="0"/>
     <col min="321" max="321" width="4" customWidth="true" style="0"/>
     <col min="322" max="322" width="4" customWidth="true" style="0"/>
-    <col min="323" max="323" width="4" customWidth="true" style="0"/>
+    <col min="323" max="323" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="324" max="324" width="1" hidden="true" customWidth="true" style="0"/>
-    <col min="325" max="325" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="325" max="325" width="4" customWidth="true" style="0"/>
     <col min="326" max="326" width="4" customWidth="true" style="0"/>
     <col min="327" max="327" width="4" customWidth="true" style="0"/>
     <col min="328" max="328" width="4" customWidth="true" style="0"/>
     <col min="329" max="329" width="4" customWidth="true" style="0"/>
-    <col min="330" max="330" width="4" customWidth="true" style="0"/>
+    <col min="330" max="330" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="331" max="331" width="1" hidden="true" customWidth="true" style="0"/>
-    <col min="332" max="332" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="332" max="332" width="4" customWidth="true" style="0"/>
     <col min="333" max="333" width="4" customWidth="true" style="0"/>
     <col min="334" max="334" width="4" customWidth="true" style="0"/>
     <col min="335" max="335" width="4" customWidth="true" style="0"/>
     <col min="336" max="336" width="4" customWidth="true" style="0"/>
-    <col min="337" max="337" width="4" customWidth="true" style="0"/>
+    <col min="337" max="337" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="338" max="338" width="1" hidden="true" customWidth="true" style="0"/>
-    <col min="339" max="339" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="339" max="339" width="4" customWidth="true" style="0"/>
     <col min="340" max="340" width="4" customWidth="true" style="0"/>
     <col min="341" max="341" width="4" customWidth="true" style="0"/>
     <col min="342" max="342" width="4" customWidth="true" style="0"/>
     <col min="343" max="343" width="4" customWidth="true" style="0"/>
-    <col min="344" max="344" width="4" customWidth="true" style="0"/>
+    <col min="344" max="344" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="345" max="345" width="1" hidden="true" customWidth="true" style="0"/>
-    <col min="346" max="346" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="346" max="346" width="4" customWidth="true" style="0"/>
     <col min="347" max="347" width="4" customWidth="true" style="0"/>
     <col min="348" max="348" width="4" customWidth="true" style="0"/>
     <col min="349" max="349" width="4" customWidth="true" style="0"/>
     <col min="350" max="350" width="4" customWidth="true" style="0"/>
-    <col min="351" max="351" width="4" customWidth="true" style="0"/>
+    <col min="351" max="351" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="352" max="352" width="1" hidden="true" customWidth="true" style="0"/>
-    <col min="353" max="353" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="353" max="353" width="4" customWidth="true" style="0"/>
     <col min="354" max="354" width="4" customWidth="true" style="0"/>
     <col min="355" max="355" width="4" customWidth="true" style="0"/>
     <col min="356" max="356" width="4" customWidth="true" style="0"/>
     <col min="357" max="357" width="4" customWidth="true" style="0"/>
-    <col min="358" max="358" width="4" customWidth="true" style="0"/>
+    <col min="358" max="358" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="359" max="359" width="1" hidden="true" customWidth="true" style="0"/>
-    <col min="360" max="360" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="360" max="360" width="4" customWidth="true" style="0"/>
     <col min="361" max="361" width="4" customWidth="true" style="0"/>
     <col min="362" max="362" width="4" customWidth="true" style="0"/>
     <col min="363" max="363" width="4" customWidth="true" style="0"/>
     <col min="364" max="364" width="4" customWidth="true" style="0"/>
-    <col min="365" max="365" width="4" customWidth="true" style="0"/>
+    <col min="365" max="365" width="1" hidden="true" customWidth="true" style="0"/>
     <col min="366" max="366" width="1" hidden="true" customWidth="true" style="0"/>
-    <col min="367" max="367" width="1" hidden="true" customWidth="true" style="0"/>
+    <col min="367" max="367" width="4" customWidth="true" style="0"/>
     <col min="368" max="368" width="4" customWidth="true" style="0"/>
     <col min="369" max="369" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:369">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:369">
       <c r="D2" s="3" t="s">
-        <v>18</v>
-[...154 lines deleted...]
-      <c r="ND2" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J2" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q2" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="X2" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="AE2" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL2" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="AS2" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="AZ2" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="BG2" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="BN2" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="BU2" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="CB2" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="CI2" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="CP2" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="CW2" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="DD2" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="DK2" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="DR2" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="DY2" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="EF2" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="EM2" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="ET2" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="FA2" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="FH2" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="FO2" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="FV2" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="GC2" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="GJ2" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="GQ2" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="GX2" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="HE2" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="HL2" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="HS2" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="HZ2" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="IG2" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="IN2" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="IU2" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="JB2" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="JI2" s="3" t="s">
+        <v>321</v>
+      </c>
+      <c r="JP2" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="JW2" s="3" t="s">
+        <v>337</v>
+      </c>
+      <c r="KD2" s="3" t="s">
+        <v>345</v>
+      </c>
+      <c r="KK2" s="3" t="s">
+        <v>353</v>
+      </c>
+      <c r="KR2" s="3" t="s">
+        <v>361</v>
+      </c>
+      <c r="KY2" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="LF2" s="3" t="s">
+        <v>377</v>
+      </c>
+      <c r="LM2" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="LT2" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="MA2" s="3" t="s">
+        <v>401</v>
+      </c>
+      <c r="MH2" s="3" t="s">
+        <v>409</v>
+      </c>
+      <c r="MO2" s="3" t="s">
+        <v>417</v>
+      </c>
+      <c r="MV2" s="3" t="s">
+        <v>425</v>
+      </c>
+      <c r="NC2" s="3" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="3" spans="1:369">
       <c r="D3" s="1" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>10</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="J3" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K3" s="1" t="s">
         <v>19</v>
       </c>
       <c r="L3" s="1" t="s">
         <v>20</v>
       </c>
       <c r="M3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="N3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="O3" s="1" t="s">
         <v>23</v>
       </c>
       <c r="P3" s="1" t="s">
         <v>24</v>
       </c>
       <c r="Q3" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="R3" s="1" t="s">
         <v>27</v>
       </c>
       <c r="S3" s="1" t="s">
         <v>28</v>
       </c>
       <c r="T3" s="1" t="s">
         <v>29</v>
       </c>
       <c r="U3" s="1" t="s">
         <v>30</v>
       </c>
       <c r="V3" s="1" t="s">
         <v>31</v>
       </c>
       <c r="W3" s="1" t="s">
         <v>32</v>
       </c>
       <c r="X3" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="Y3" s="1" t="s">
         <v>35</v>
       </c>
       <c r="Z3" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA3" s="1" t="s">
         <v>37</v>
       </c>
       <c r="AB3" s="1" t="s">
         <v>38</v>
       </c>
       <c r="AC3" s="1" t="s">
         <v>39</v>
       </c>
       <c r="AD3" s="1" t="s">
         <v>40</v>
       </c>
       <c r="AE3" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AF3" s="1" t="s">
         <v>43</v>
       </c>
       <c r="AG3" s="1" t="s">
         <v>44</v>
       </c>
       <c r="AH3" s="1" t="s">
         <v>45</v>
       </c>
       <c r="AI3" s="1" t="s">
         <v>46</v>
       </c>
       <c r="AJ3" s="1" t="s">
         <v>47</v>
       </c>
       <c r="AK3" s="1" t="s">
         <v>48</v>
       </c>
       <c r="AL3" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AM3" s="1" t="s">
         <v>51</v>
       </c>
       <c r="AN3" s="1" t="s">
         <v>52</v>
       </c>
       <c r="AO3" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AP3" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AQ3" s="1" t="s">
         <v>55</v>
       </c>
       <c r="AR3" s="1" t="s">
         <v>56</v>
       </c>
       <c r="AS3" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="AT3" s="1" t="s">
         <v>59</v>
       </c>
       <c r="AU3" s="1" t="s">
         <v>60</v>
       </c>
       <c r="AV3" s="1" t="s">
         <v>61</v>
       </c>
       <c r="AW3" s="1" t="s">
         <v>62</v>
       </c>
       <c r="AX3" s="1" t="s">
         <v>63</v>
       </c>
       <c r="AY3" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AZ3" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="BA3" s="1" t="s">
         <v>67</v>
       </c>
       <c r="BB3" s="1" t="s">
         <v>68</v>
       </c>
       <c r="BC3" s="1" t="s">
         <v>69</v>
       </c>
       <c r="BD3" s="1" t="s">
         <v>70</v>
       </c>
       <c r="BE3" s="1" t="s">
         <v>71</v>
       </c>
       <c r="BF3" s="1" t="s">
         <v>72</v>
       </c>
       <c r="BG3" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="BH3" s="1" t="s">
         <v>75</v>
       </c>
       <c r="BI3" s="1" t="s">
         <v>76</v>
       </c>
       <c r="BJ3" s="1" t="s">
         <v>77</v>
       </c>
       <c r="BK3" s="1" t="s">
         <v>78</v>
       </c>
       <c r="BL3" s="1" t="s">
         <v>79</v>
       </c>
       <c r="BM3" s="1" t="s">
         <v>80</v>
       </c>
       <c r="BN3" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="BO3" s="1" t="s">
         <v>83</v>
       </c>
       <c r="BP3" s="1" t="s">
         <v>84</v>
       </c>
       <c r="BQ3" s="1" t="s">
         <v>85</v>
       </c>
       <c r="BR3" s="1" t="s">
         <v>86</v>
       </c>
       <c r="BS3" s="1" t="s">
         <v>87</v>
       </c>
       <c r="BT3" s="1" t="s">
         <v>88</v>
       </c>
       <c r="BU3" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="BV3" s="1" t="s">
         <v>91</v>
       </c>
       <c r="BW3" s="1" t="s">
         <v>92</v>
       </c>
       <c r="BX3" s="1" t="s">
         <v>93</v>
       </c>
       <c r="BY3" s="1" t="s">
         <v>94</v>
       </c>
       <c r="BZ3" s="1" t="s">
         <v>95</v>
       </c>
       <c r="CA3" s="1" t="s">
         <v>96</v>
       </c>
       <c r="CB3" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="CC3" s="1" t="s">
         <v>99</v>
       </c>
       <c r="CD3" s="1" t="s">
         <v>100</v>
       </c>
       <c r="CE3" s="1" t="s">
         <v>101</v>
       </c>
       <c r="CF3" s="1" t="s">
         <v>102</v>
       </c>
       <c r="CG3" s="1" t="s">
         <v>103</v>
       </c>
       <c r="CH3" s="1" t="s">
         <v>104</v>
       </c>
       <c r="CI3" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="CJ3" s="1" t="s">
         <v>107</v>
       </c>
       <c r="CK3" s="1" t="s">
         <v>108</v>
       </c>
       <c r="CL3" s="1" t="s">
         <v>109</v>
       </c>
       <c r="CM3" s="1" t="s">
         <v>110</v>
       </c>
       <c r="CN3" s="1" t="s">
         <v>111</v>
       </c>
       <c r="CO3" s="1" t="s">
         <v>112</v>
       </c>
       <c r="CP3" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="CQ3" s="1" t="s">
         <v>115</v>
       </c>
       <c r="CR3" s="1" t="s">
         <v>116</v>
       </c>
       <c r="CS3" s="1" t="s">
         <v>117</v>
       </c>
       <c r="CT3" s="1" t="s">
         <v>118</v>
       </c>
       <c r="CU3" s="1" t="s">
         <v>119</v>
       </c>
       <c r="CV3" s="1" t="s">
         <v>120</v>
       </c>
       <c r="CW3" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="CX3" s="1" t="s">
         <v>123</v>
       </c>
       <c r="CY3" s="1" t="s">
         <v>124</v>
       </c>
       <c r="CZ3" s="1" t="s">
         <v>125</v>
       </c>
       <c r="DA3" s="1" t="s">
         <v>126</v>
       </c>
       <c r="DB3" s="1" t="s">
         <v>127</v>
       </c>
       <c r="DC3" s="1" t="s">
         <v>128</v>
       </c>
       <c r="DD3" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="DE3" s="1" t="s">
         <v>131</v>
       </c>
       <c r="DF3" s="1" t="s">
         <v>132</v>
       </c>
       <c r="DG3" s="1" t="s">
         <v>133</v>
       </c>
       <c r="DH3" s="1" t="s">
         <v>134</v>
       </c>
       <c r="DI3" s="1" t="s">
         <v>135</v>
       </c>
       <c r="DJ3" s="1" t="s">
         <v>136</v>
       </c>
       <c r="DK3" s="1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="DL3" s="1" t="s">
         <v>139</v>
       </c>
       <c r="DM3" s="1" t="s">
         <v>140</v>
       </c>
       <c r="DN3" s="1" t="s">
         <v>141</v>
       </c>
       <c r="DO3" s="1" t="s">
         <v>142</v>
       </c>
       <c r="DP3" s="1" t="s">
         <v>143</v>
       </c>
       <c r="DQ3" s="1" t="s">
         <v>144</v>
       </c>
       <c r="DR3" s="1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="DS3" s="1" t="s">
         <v>147</v>
       </c>
       <c r="DT3" s="1" t="s">
         <v>148</v>
       </c>
       <c r="DU3" s="1" t="s">
         <v>149</v>
       </c>
       <c r="DV3" s="1" t="s">
         <v>150</v>
       </c>
       <c r="DW3" s="1" t="s">
         <v>151</v>
       </c>
       <c r="DX3" s="1" t="s">
         <v>152</v>
       </c>
       <c r="DY3" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="DZ3" s="1" t="s">
         <v>155</v>
       </c>
       <c r="EA3" s="1" t="s">
         <v>156</v>
       </c>
       <c r="EB3" s="1" t="s">
         <v>157</v>
       </c>
       <c r="EC3" s="1" t="s">
         <v>158</v>
       </c>
       <c r="ED3" s="1" t="s">
         <v>159</v>
       </c>
       <c r="EE3" s="1" t="s">
         <v>160</v>
       </c>
       <c r="EF3" s="1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="EG3" s="1" t="s">
         <v>163</v>
       </c>
       <c r="EH3" s="1" t="s">
         <v>164</v>
       </c>
       <c r="EI3" s="1" t="s">
         <v>165</v>
       </c>
       <c r="EJ3" s="1" t="s">
         <v>166</v>
       </c>
       <c r="EK3" s="1" t="s">
         <v>167</v>
       </c>
       <c r="EL3" s="1" t="s">
         <v>168</v>
       </c>
       <c r="EM3" s="1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="EN3" s="1" t="s">
         <v>171</v>
       </c>
       <c r="EO3" s="1" t="s">
         <v>172</v>
       </c>
       <c r="EP3" s="1" t="s">
         <v>173</v>
       </c>
       <c r="EQ3" s="1" t="s">
         <v>174</v>
       </c>
       <c r="ER3" s="1" t="s">
         <v>175</v>
       </c>
       <c r="ES3" s="1" t="s">
         <v>176</v>
       </c>
       <c r="ET3" s="1" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="EU3" s="1" t="s">
         <v>179</v>
       </c>
       <c r="EV3" s="1" t="s">
         <v>180</v>
       </c>
       <c r="EW3" s="1" t="s">
         <v>181</v>
       </c>
       <c r="EX3" s="1" t="s">
         <v>182</v>
       </c>
       <c r="EY3" s="1" t="s">
         <v>183</v>
       </c>
       <c r="EZ3" s="1" t="s">
         <v>184</v>
       </c>
       <c r="FA3" s="1" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="FB3" s="1" t="s">
         <v>187</v>
       </c>
       <c r="FC3" s="1" t="s">
         <v>188</v>
       </c>
       <c r="FD3" s="1" t="s">
         <v>189</v>
       </c>
       <c r="FE3" s="1" t="s">
         <v>190</v>
       </c>
       <c r="FF3" s="1" t="s">
         <v>191</v>
       </c>
       <c r="FG3" s="1" t="s">
         <v>192</v>
       </c>
       <c r="FH3" s="1" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="FI3" s="1" t="s">
         <v>195</v>
       </c>
       <c r="FJ3" s="1" t="s">
         <v>196</v>
       </c>
       <c r="FK3" s="1" t="s">
         <v>197</v>
       </c>
       <c r="FL3" s="1" t="s">
         <v>198</v>
       </c>
       <c r="FM3" s="1" t="s">
         <v>199</v>
       </c>
       <c r="FN3" s="1" t="s">
         <v>200</v>
       </c>
       <c r="FO3" s="1" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="FP3" s="1" t="s">
         <v>203</v>
       </c>
       <c r="FQ3" s="1" t="s">
         <v>204</v>
       </c>
       <c r="FR3" s="1" t="s">
         <v>205</v>
       </c>
       <c r="FS3" s="1" t="s">
         <v>206</v>
       </c>
       <c r="FT3" s="1" t="s">
         <v>207</v>
       </c>
       <c r="FU3" s="1" t="s">
         <v>208</v>
       </c>
       <c r="FV3" s="1" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="FW3" s="1" t="s">
         <v>211</v>
       </c>
       <c r="FX3" s="1" t="s">
         <v>212</v>
       </c>
       <c r="FY3" s="1" t="s">
         <v>213</v>
       </c>
       <c r="FZ3" s="1" t="s">
         <v>214</v>
       </c>
       <c r="GA3" s="1" t="s">
         <v>215</v>
       </c>
       <c r="GB3" s="1" t="s">
         <v>216</v>
       </c>
       <c r="GC3" s="1" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="GD3" s="1" t="s">
         <v>219</v>
       </c>
       <c r="GE3" s="1" t="s">
         <v>220</v>
       </c>
       <c r="GF3" s="1" t="s">
         <v>221</v>
       </c>
       <c r="GG3" s="1" t="s">
         <v>222</v>
       </c>
       <c r="GH3" s="1" t="s">
         <v>223</v>
       </c>
       <c r="GI3" s="1" t="s">
         <v>224</v>
       </c>
       <c r="GJ3" s="1" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="GK3" s="1" t="s">
         <v>227</v>
       </c>
       <c r="GL3" s="1" t="s">
         <v>228</v>
       </c>
       <c r="GM3" s="1" t="s">
         <v>229</v>
       </c>
       <c r="GN3" s="1" t="s">
         <v>230</v>
       </c>
       <c r="GO3" s="1" t="s">
         <v>231</v>
       </c>
       <c r="GP3" s="1" t="s">
         <v>232</v>
       </c>
       <c r="GQ3" s="1" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="GR3" s="1" t="s">
         <v>235</v>
       </c>
       <c r="GS3" s="1" t="s">
         <v>236</v>
       </c>
       <c r="GT3" s="1" t="s">
         <v>237</v>
       </c>
       <c r="GU3" s="1" t="s">
         <v>238</v>
       </c>
       <c r="GV3" s="1" t="s">
         <v>239</v>
       </c>
       <c r="GW3" s="1" t="s">
         <v>240</v>
       </c>
       <c r="GX3" s="1" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="GY3" s="1" t="s">
         <v>243</v>
       </c>
       <c r="GZ3" s="1" t="s">
         <v>244</v>
       </c>
       <c r="HA3" s="1" t="s">
         <v>245</v>
       </c>
       <c r="HB3" s="1" t="s">
         <v>246</v>
       </c>
       <c r="HC3" s="1" t="s">
         <v>247</v>
       </c>
       <c r="HD3" s="1" t="s">
         <v>248</v>
       </c>
       <c r="HE3" s="1" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="HF3" s="1" t="s">
         <v>251</v>
       </c>
       <c r="HG3" s="1" t="s">
         <v>252</v>
       </c>
       <c r="HH3" s="1" t="s">
         <v>253</v>
       </c>
       <c r="HI3" s="1" t="s">
         <v>254</v>
       </c>
       <c r="HJ3" s="1" t="s">
         <v>255</v>
       </c>
       <c r="HK3" s="1" t="s">
         <v>256</v>
       </c>
       <c r="HL3" s="1" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="HM3" s="1" t="s">
         <v>259</v>
       </c>
       <c r="HN3" s="1" t="s">
         <v>260</v>
       </c>
       <c r="HO3" s="1" t="s">
         <v>261</v>
       </c>
       <c r="HP3" s="1" t="s">
         <v>262</v>
       </c>
       <c r="HQ3" s="1" t="s">
         <v>263</v>
       </c>
       <c r="HR3" s="1" t="s">
         <v>264</v>
       </c>
       <c r="HS3" s="1" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="HT3" s="1" t="s">
         <v>267</v>
       </c>
       <c r="HU3" s="1" t="s">
         <v>268</v>
       </c>
       <c r="HV3" s="1" t="s">
         <v>269</v>
       </c>
       <c r="HW3" s="1" t="s">
         <v>270</v>
       </c>
       <c r="HX3" s="1" t="s">
         <v>271</v>
       </c>
       <c r="HY3" s="1" t="s">
         <v>272</v>
       </c>
       <c r="HZ3" s="1" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="IA3" s="1" t="s">
         <v>275</v>
       </c>
       <c r="IB3" s="1" t="s">
         <v>276</v>
       </c>
       <c r="IC3" s="1" t="s">
         <v>277</v>
       </c>
       <c r="ID3" s="1" t="s">
         <v>278</v>
       </c>
       <c r="IE3" s="1" t="s">
         <v>279</v>
       </c>
       <c r="IF3" s="1" t="s">
         <v>280</v>
       </c>
       <c r="IG3" s="1" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="IH3" s="1" t="s">
         <v>283</v>
       </c>
       <c r="II3" s="1" t="s">
         <v>284</v>
       </c>
       <c r="IJ3" s="1" t="s">
         <v>285</v>
       </c>
       <c r="IK3" s="1" t="s">
         <v>286</v>
       </c>
       <c r="IL3" s="1" t="s">
         <v>287</v>
       </c>
       <c r="IM3" s="1" t="s">
         <v>288</v>
       </c>
       <c r="IN3" s="1" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="IO3" s="1" t="s">
         <v>291</v>
       </c>
       <c r="IP3" s="1" t="s">
         <v>292</v>
       </c>
       <c r="IQ3" s="1" t="s">
         <v>293</v>
       </c>
       <c r="IR3" s="1" t="s">
         <v>294</v>
       </c>
       <c r="IS3" s="1" t="s">
         <v>295</v>
       </c>
       <c r="IT3" s="1" t="s">
         <v>296</v>
       </c>
       <c r="IU3" s="1" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="IV3" s="1" t="s">
         <v>299</v>
       </c>
       <c r="IW3" s="1" t="s">
         <v>300</v>
       </c>
       <c r="IX3" s="1" t="s">
         <v>301</v>
       </c>
       <c r="IY3" s="1" t="s">
         <v>302</v>
       </c>
       <c r="IZ3" s="1" t="s">
         <v>303</v>
       </c>
       <c r="JA3" s="1" t="s">
         <v>304</v>
       </c>
       <c r="JB3" s="1" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="JC3" s="1" t="s">
         <v>307</v>
       </c>
       <c r="JD3" s="1" t="s">
         <v>308</v>
       </c>
       <c r="JE3" s="1" t="s">
         <v>309</v>
       </c>
       <c r="JF3" s="1" t="s">
         <v>310</v>
       </c>
       <c r="JG3" s="1" t="s">
         <v>311</v>
       </c>
       <c r="JH3" s="1" t="s">
         <v>312</v>
       </c>
       <c r="JI3" s="1" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="JJ3" s="1" t="s">
         <v>315</v>
       </c>
       <c r="JK3" s="1" t="s">
         <v>316</v>
       </c>
       <c r="JL3" s="1" t="s">
         <v>317</v>
       </c>
       <c r="JM3" s="1" t="s">
         <v>318</v>
       </c>
       <c r="JN3" s="1" t="s">
         <v>319</v>
       </c>
       <c r="JO3" s="1" t="s">
         <v>320</v>
       </c>
       <c r="JP3" s="1" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="JQ3" s="1" t="s">
         <v>323</v>
       </c>
       <c r="JR3" s="1" t="s">
         <v>324</v>
       </c>
       <c r="JS3" s="1" t="s">
         <v>325</v>
       </c>
       <c r="JT3" s="1" t="s">
         <v>326</v>
       </c>
       <c r="JU3" s="1" t="s">
         <v>327</v>
       </c>
       <c r="JV3" s="1" t="s">
         <v>328</v>
       </c>
       <c r="JW3" s="1" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="JX3" s="1" t="s">
         <v>331</v>
       </c>
       <c r="JY3" s="1" t="s">
         <v>332</v>
       </c>
       <c r="JZ3" s="1" t="s">
         <v>333</v>
       </c>
       <c r="KA3" s="1" t="s">
         <v>334</v>
       </c>
       <c r="KB3" s="1" t="s">
         <v>335</v>
       </c>
       <c r="KC3" s="1" t="s">
         <v>336</v>
       </c>
       <c r="KD3" s="1" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="KE3" s="1" t="s">
         <v>339</v>
       </c>
       <c r="KF3" s="1" t="s">
         <v>340</v>
       </c>
       <c r="KG3" s="1" t="s">
         <v>341</v>
       </c>
       <c r="KH3" s="1" t="s">
         <v>342</v>
       </c>
       <c r="KI3" s="1" t="s">
         <v>343</v>
       </c>
       <c r="KJ3" s="1" t="s">
         <v>344</v>
       </c>
       <c r="KK3" s="1" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="KL3" s="1" t="s">
         <v>347</v>
       </c>
       <c r="KM3" s="1" t="s">
         <v>348</v>
       </c>
       <c r="KN3" s="1" t="s">
         <v>349</v>
       </c>
       <c r="KO3" s="1" t="s">
         <v>350</v>
       </c>
       <c r="KP3" s="1" t="s">
         <v>351</v>
       </c>
       <c r="KQ3" s="1" t="s">
         <v>352</v>
       </c>
       <c r="KR3" s="1" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="KS3" s="1" t="s">
         <v>355</v>
       </c>
       <c r="KT3" s="1" t="s">
         <v>356</v>
       </c>
       <c r="KU3" s="1" t="s">
         <v>357</v>
       </c>
       <c r="KV3" s="1" t="s">
         <v>358</v>
       </c>
       <c r="KW3" s="1" t="s">
         <v>359</v>
       </c>
       <c r="KX3" s="1" t="s">
         <v>360</v>
       </c>
       <c r="KY3" s="1" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="KZ3" s="1" t="s">
         <v>363</v>
       </c>
       <c r="LA3" s="1" t="s">
         <v>364</v>
       </c>
       <c r="LB3" s="1" t="s">
         <v>365</v>
       </c>
       <c r="LC3" s="1" t="s">
         <v>366</v>
       </c>
       <c r="LD3" s="1" t="s">
         <v>367</v>
       </c>
       <c r="LE3" s="1" t="s">
         <v>368</v>
       </c>
       <c r="LF3" s="1" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="LG3" s="1" t="s">
         <v>371</v>
       </c>
       <c r="LH3" s="1" t="s">
         <v>372</v>
       </c>
       <c r="LI3" s="1" t="s">
         <v>373</v>
       </c>
       <c r="LJ3" s="1" t="s">
         <v>374</v>
       </c>
       <c r="LK3" s="1" t="s">
         <v>375</v>
       </c>
       <c r="LL3" s="1" t="s">
         <v>376</v>
       </c>
       <c r="LM3" s="1" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="LN3" s="1" t="s">
         <v>379</v>
       </c>
       <c r="LO3" s="1" t="s">
         <v>380</v>
       </c>
       <c r="LP3" s="1" t="s">
         <v>381</v>
       </c>
       <c r="LQ3" s="1" t="s">
         <v>382</v>
       </c>
       <c r="LR3" s="1" t="s">
         <v>383</v>
       </c>
       <c r="LS3" s="1" t="s">
         <v>384</v>
       </c>
       <c r="LT3" s="1" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="LU3" s="1" t="s">
         <v>387</v>
       </c>
       <c r="LV3" s="1" t="s">
         <v>388</v>
       </c>
       <c r="LW3" s="1" t="s">
         <v>389</v>
       </c>
       <c r="LX3" s="1" t="s">
         <v>390</v>
       </c>
       <c r="LY3" s="1" t="s">
         <v>391</v>
       </c>
       <c r="LZ3" s="1" t="s">
         <v>392</v>
       </c>
       <c r="MA3" s="1" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="MB3" s="1" t="s">
         <v>395</v>
       </c>
       <c r="MC3" s="1" t="s">
         <v>396</v>
       </c>
       <c r="MD3" s="1" t="s">
         <v>397</v>
       </c>
       <c r="ME3" s="1" t="s">
         <v>398</v>
       </c>
       <c r="MF3" s="1" t="s">
         <v>399</v>
       </c>
       <c r="MG3" s="1" t="s">
         <v>400</v>
       </c>
       <c r="MH3" s="1" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="MI3" s="1" t="s">
         <v>403</v>
       </c>
       <c r="MJ3" s="1" t="s">
         <v>404</v>
       </c>
       <c r="MK3" s="1" t="s">
         <v>405</v>
       </c>
       <c r="ML3" s="1" t="s">
         <v>406</v>
       </c>
       <c r="MM3" s="1" t="s">
         <v>407</v>
       </c>
       <c r="MN3" s="1" t="s">
         <v>408</v>
       </c>
       <c r="MO3" s="1" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="MP3" s="1" t="s">
         <v>411</v>
       </c>
       <c r="MQ3" s="1" t="s">
         <v>412</v>
       </c>
       <c r="MR3" s="1" t="s">
         <v>413</v>
       </c>
       <c r="MS3" s="1" t="s">
         <v>414</v>
       </c>
       <c r="MT3" s="1" t="s">
         <v>415</v>
       </c>
       <c r="MU3" s="1" t="s">
         <v>416</v>
       </c>
       <c r="MV3" s="1" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="MW3" s="1" t="s">
         <v>419</v>
       </c>
       <c r="MX3" s="1" t="s">
         <v>420</v>
       </c>
       <c r="MY3" s="1" t="s">
         <v>421</v>
       </c>
       <c r="MZ3" s="1" t="s">
         <v>422</v>
       </c>
       <c r="NA3" s="1" t="s">
         <v>423</v>
       </c>
       <c r="NB3" s="1" t="s">
         <v>424</v>
       </c>
       <c r="NC3" s="1" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="ND3" s="1" t="s">
         <v>427</v>
       </c>
       <c r="NE3" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:369">
       <c r="B4" t="s">
         <v>2</v>
       </c>
       <c r="C4" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="J4" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="M4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="N4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="O4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="P4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="Q4" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="R4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="S4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="T4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="U4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="V4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="W4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="X4" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Y4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="Z4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="AA4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="AB4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="AC4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AD4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="AE4" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AF4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="AG4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="AH4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="AI4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="AJ4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AK4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="AL4" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AM4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="AN4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="AO4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="AP4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="AQ4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AR4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="AS4" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AT4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="AU4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="AV4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="AW4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="AX4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AY4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="AZ4" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BA4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="BB4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="BC4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="BD4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="BE4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="BF4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="BG4" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BH4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="BI4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="BJ4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="BK4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="BL4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="BM4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="BN4" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BO4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="BP4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="BQ4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="BR4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="BS4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="BT4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="BU4" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BV4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="BW4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="BX4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="BY4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="BZ4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="CA4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="CB4" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CC4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="CD4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="CE4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="CF4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="CG4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="CH4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="CI4" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CJ4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="CK4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="CL4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="CM4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="CN4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="CO4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="CP4" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CQ4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="CR4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="CS4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="CT4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="CU4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="CV4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="CW4" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CX4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="CY4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="CZ4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="DA4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="DB4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="DC4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="DD4" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DE4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="DF4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="DG4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="DH4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="DI4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="DJ4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="DK4" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DL4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="DM4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="DN4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="DO4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="DP4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="DQ4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="DR4" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DS4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="DT4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="DU4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="DV4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="DW4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="DX4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="DY4" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DZ4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="EA4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="EB4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="EC4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="ED4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="EE4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="EF4" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="EG4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="EH4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="EI4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="EJ4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="EK4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="EL4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="EM4" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="EN4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="EO4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="EP4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="EQ4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="ER4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="ES4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="ET4" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="EU4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="EV4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="EW4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="EX4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="EY4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="EZ4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="FA4" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="FB4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="FC4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="FD4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="FE4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="FF4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="FG4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="FH4" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="FI4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="FJ4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="FK4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="FL4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="FM4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="FN4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="FO4" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="FP4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="FQ4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="FR4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="FS4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="FT4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="FU4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="FV4" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="FW4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="FX4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="FY4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="FZ4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="GA4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="GB4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="GC4" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="GD4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="GE4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="GF4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="GG4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="GH4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="GI4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="GJ4" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="GK4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="GL4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="GM4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="GN4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="GO4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="GP4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="GQ4" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="GR4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="GS4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="GT4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="GU4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="GV4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="GW4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="GX4" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="GY4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="GZ4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="HA4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="HB4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="HC4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="HD4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="HE4" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="HF4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="HG4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="HH4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="HI4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="HJ4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="HK4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="HL4" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="HM4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="HN4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="HO4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="HP4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="HQ4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="HR4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="HS4" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="HT4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="HU4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="HV4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="HW4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="HX4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="HY4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="HZ4" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="IA4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="IB4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="IC4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="ID4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="IE4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="IF4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="IG4" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="IH4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="II4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="IJ4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="IK4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="IL4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="IM4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="IN4" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="IO4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="IP4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="IQ4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="IR4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="IS4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="IT4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="IU4" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="IV4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="IW4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="IX4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="IY4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="IZ4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="JA4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="JB4" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="JC4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="JD4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="JE4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="JF4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="JG4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="JH4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="JI4" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="JJ4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="JK4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="JL4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="JM4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="JN4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="JO4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="JP4" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="JQ4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="JR4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="JS4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="JT4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="JU4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="JV4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="JW4" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="JX4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="JY4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="JZ4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="KA4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="KB4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="KC4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="KD4" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="KE4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="KF4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="KG4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="KH4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="KI4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="KJ4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="KK4" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="KL4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="KM4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="KN4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="KO4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="KP4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="KQ4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="KR4" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="KS4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="KT4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="KU4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="KV4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="KW4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="KX4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="KY4" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="KZ4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="LA4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="LB4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="LC4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="LD4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="LE4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="LF4" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="LG4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="LH4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="LI4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="LJ4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="LK4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="LL4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="LM4" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="LN4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="LO4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="LP4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="LQ4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="LR4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="LS4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="LT4" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="LU4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="LV4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="LW4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="LX4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="LY4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="LZ4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="MA4" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="MB4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="MC4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="MD4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="ME4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="MF4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="MG4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="MH4" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="MI4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="MJ4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="MK4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="ML4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="MM4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="MN4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="MO4" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="MP4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="MQ4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="MR4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="MS4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="MT4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="MU4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="MV4" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="MW4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="MX4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="MY4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="MZ4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="NA4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="NB4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="NC4" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="ND4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="NE4" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:369">
       <c r="A5" t="s">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="D2:J2"/>
-[...51 lines deleted...]
-    <mergeCell ref="ND2:NE2"/>
+    <mergeCell ref="D2:I2"/>
+    <mergeCell ref="J2:P2"/>
+    <mergeCell ref="Q2:W2"/>
+    <mergeCell ref="X2:AD2"/>
+    <mergeCell ref="AE2:AK2"/>
+    <mergeCell ref="AL2:AR2"/>
+    <mergeCell ref="AS2:AY2"/>
+    <mergeCell ref="AZ2:BF2"/>
+    <mergeCell ref="BG2:BM2"/>
+    <mergeCell ref="BN2:BT2"/>
+    <mergeCell ref="BU2:CA2"/>
+    <mergeCell ref="CB2:CH2"/>
+    <mergeCell ref="CI2:CO2"/>
+    <mergeCell ref="CP2:CV2"/>
+    <mergeCell ref="CW2:DC2"/>
+    <mergeCell ref="DD2:DJ2"/>
+    <mergeCell ref="DK2:DQ2"/>
+    <mergeCell ref="DR2:DX2"/>
+    <mergeCell ref="DY2:EE2"/>
+    <mergeCell ref="EF2:EL2"/>
+    <mergeCell ref="EM2:ES2"/>
+    <mergeCell ref="ET2:EZ2"/>
+    <mergeCell ref="FA2:FG2"/>
+    <mergeCell ref="FH2:FN2"/>
+    <mergeCell ref="FO2:FU2"/>
+    <mergeCell ref="FV2:GB2"/>
+    <mergeCell ref="GC2:GI2"/>
+    <mergeCell ref="GJ2:GP2"/>
+    <mergeCell ref="GQ2:GW2"/>
+    <mergeCell ref="GX2:HD2"/>
+    <mergeCell ref="HE2:HK2"/>
+    <mergeCell ref="HL2:HR2"/>
+    <mergeCell ref="HS2:HY2"/>
+    <mergeCell ref="HZ2:IF2"/>
+    <mergeCell ref="IG2:IM2"/>
+    <mergeCell ref="IN2:IT2"/>
+    <mergeCell ref="IU2:JA2"/>
+    <mergeCell ref="JB2:JH2"/>
+    <mergeCell ref="JI2:JO2"/>
+    <mergeCell ref="JP2:JV2"/>
+    <mergeCell ref="JW2:KC2"/>
+    <mergeCell ref="KD2:KJ2"/>
+    <mergeCell ref="KK2:KQ2"/>
+    <mergeCell ref="KR2:KX2"/>
+    <mergeCell ref="KY2:LE2"/>
+    <mergeCell ref="LF2:LL2"/>
+    <mergeCell ref="LM2:LS2"/>
+    <mergeCell ref="LT2:LZ2"/>
+    <mergeCell ref="MA2:MG2"/>
+    <mergeCell ref="MH2:MN2"/>
+    <mergeCell ref="MO2:MU2"/>
+    <mergeCell ref="MV2:NB2"/>
+    <mergeCell ref="NC2:NE2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>